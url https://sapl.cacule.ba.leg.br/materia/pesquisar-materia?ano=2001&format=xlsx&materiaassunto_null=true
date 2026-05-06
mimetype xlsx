--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,196 +54,196 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>João Aliomar Pereira Malheiros</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/769/document_20001011_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/769/document_20001011_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPALA ASSINAR CONVÊNIOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/768/document_20000206_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/768/document_20000206_0001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 79 de 15.09.95 que. Cria o Conselho de Alimentação Escolar e dá outras providências</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/767/document_20001011_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/767/document_20001011_0001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 137 de 10.11.2000, que "dá-se a denominação de Escola Municipal Prof. Vespasiano Filho e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/766/document_20240604_0002.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/766/document_20240604_0002.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saúde — CMS e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/764/document_20240603_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/764/document_20240603_0005.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Mínima associado a ações sócio-educativas, e determina outras providências. — "Bolsa-Escola"</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/763/document_20240603_0004.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/763/document_20240603_0004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2002 e dá outras providências</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/762/document_20240603_0002.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/762/document_20240603_0002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei núm. de 10 de maio de 2001 Dispõe sobre o Plano Plurianual para Município, para o quadriênio 200212005.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/760/document_20240603_0003.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/760/document_20240603_0003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação de Proteção á Maternidade e a Infância de Caculé, para fins de manutenção do Hospital Nossa Senhora Aparecida de Caculé — Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/759/document_20240603_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/759/document_20240603_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação Promocional Agrícola de Caculé — APAC e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/758/document_20240529_0038.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/758/document_20240529_0038.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a firmar Contratos, Convênios, Termo de Contusão e Novação da Dívida com todas as Secretarias e Órgãos Federais, Estaduais e Municipais, bem como Empresas Privadas que prestem Serviços_x000D_
 Públicos.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/757/document_20240529_0037.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/757/document_20240529_0037.pdf</t>
   </si>
   <si>
     <t>Concede gratificação de produtividade aos servidoresdo Estado da Bahia cedidos ao Município de Caculé e dá outras providências</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/756/document_20240529_0036.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/756/document_20240529_0036.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 63 de 21/06/93 que cria o Conselho Municipal de Educação de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/755/document_20240529_0034.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/755/document_20240529_0034.pdf</t>
   </si>
   <si>
     <t>Cria o FUNDO MUNICIPAL DO MEIO AMBIENTE e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -550,68 +550,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/769/document_20001011_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/768/document_20000206_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/767/document_20001011_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/766/document_20240604_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/764/document_20240603_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/763/document_20240603_0004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/762/document_20240603_0002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/760/document_20240603_0003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/759/document_20240603_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/758/document_20240529_0038.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/757/document_20240529_0037.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/756/document_20240529_0036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/755/document_20240529_0034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/769/document_20001011_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/768/document_20000206_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/767/document_20001011_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/766/document_20240604_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/764/document_20240603_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/763/document_20240603_0004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/762/document_20240603_0002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/760/document_20240603_0003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/759/document_20240603_0001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/758/document_20240529_0038.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/757/document_20240529_0037.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/756/document_20240529_0036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2001/755/document_20240529_0034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>