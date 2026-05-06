--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>João Aliomar Pereira Malheiros</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/754/document_20240529_0032.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/754/document_20240529_0032.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O VALOR LIMITE PARA O PAGAMENTO DAS OBRIGAÇÕES DE PEQUENO VALOR SEM A EMISSÃO DE PRECATÓRIOS</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/752/document_20240529_0030.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/752/document_20240529_0030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de "MOTO-TAXI" e MOTO-ENTREGA" no Município de Caculé e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/751/document_20240529_0029.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/751/document_20240529_0029.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a transferir através de Alienação, para a Companhia de Eletricidade do Estado da Bahia — COELBA a Rede Elétrica de sua_x000D_
 propriedade".</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/750/document_20240529_0028.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/750/document_20240529_0028.pdf</t>
   </si>
   <si>
     <t>Altera a lei 88 de 4.04.97 que, autoriza a concessão de diárias e dar outras providencias .</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/748/document_20240529_0025.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/748/document_20240529_0025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a assinar convênios visando à implementação da municipalização do ensino fundamental e dá outras providências</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/746/document_20240529_0024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/746/document_20240529_0024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei n° 84, de 21.03.97, da composição do Conselho Municipal dos Direitos da Criança e do Adolescente e dá outras providências</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/745/document_20240529_0023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/745/document_20240529_0023.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CACULÉ, ESTADO DA BAHIA, A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP,_x000D_
 PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/744/document_20240529_0021.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/744/document_20240529_0021.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação do Município à Associação dos Municípios da Serra Gera: e Bacia do São Francisco - AMAVALE e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/743/document_20240529_0020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/743/document_20240529_0020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO, DA POLÍTICA DE ASSISTÊNCIA AO IDOSO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/742/document_20240529_0019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/742/document_20240529_0019.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA DO MUNICÍPIO DE CACULÉ, ESTADO DA BAHIA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/747/document_20071101_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/747/document_20071101_0001.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Orçamento-Programa para o Exercício de 2004.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/749/document_20240529_0027.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/749/document_20240529_0027.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 88  de 04.04.97 que, " autoriza a concessão  de diárias  e dar outra  providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/753/document_20240529_0031.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/753/document_20240529_0031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL, ATRAVÉS DO BANCO DO BRASIL S/A, NA QUALIDADE DEMANDATÁRIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/754/document_20240529_0032.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/752/document_20240529_0030.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/751/document_20240529_0029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/750/document_20240529_0028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/748/document_20240529_0025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/746/document_20240529_0024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/745/document_20240529_0023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/744/document_20240529_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/743/document_20240529_0020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/742/document_20240529_0019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/747/document_20071101_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/749/document_20240529_0027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/753/document_20240529_0031.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/754/document_20240529_0032.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/752/document_20240529_0030.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/751/document_20240529_0029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/750/document_20240529_0028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/748/document_20240529_0025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/746/document_20240529_0024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/745/document_20240529_0023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/744/document_20240529_0021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/743/document_20240529_0020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/742/document_20240529_0019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/747/document_20071101_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/749/document_20240529_0027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2003/753/document_20240529_0031.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>