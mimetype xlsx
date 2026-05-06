--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Luciano Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/707/document_20240528_0016.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/707/document_20240528_0016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Contratos e Convênios com todos os Órgãos Federais, Estaduais e Municipais, bem como_x000D_
 Empresas Privadas que prestem Serviços Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação de Proteção à Maternidade e a Infância de Caculé, para fins de_x000D_
 manutenção do Hospital Nossa Senhora Aparecida de Caculé — Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/713/document_20240528_0021.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/713/document_20240528_0021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito, oferecer garantias e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/712/document_20240528_0020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/712/document_20240528_0020.pdf</t>
   </si>
   <si>
     <t>Fixa os limites de valores para Licitação no Município de CACULÉ e dá outras providências</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/711/document_20240528_0019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/711/document_20240528_0019.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Educação, cria o Programa Bolsa Faculdade e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/709/document_20240528_0018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/709/document_20240528_0018.pdf</t>
   </si>
   <si>
     <t>ALTERA O AR'TIGO 31 DA LEI N° 167, DE OS DE DEZEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/708/document_20240528_0017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/708/document_20240528_0017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Pastoral da Criança da Diocese de Caetité e dá outras providências</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/710/document_20050109_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/710/document_20050109_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar o imóvel do município situado na Praça Coração de Jesus, com os recursos sendo utilizados para a restauração do Cine Teatro Engenheiro Dórea.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/717/document_20240528_0024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/717/document_20240528_0024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Casa de Acolhida Madre Ippólita de Guanambi-Ba e dá outras providências</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/714/document_20240528_0022.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/714/document_20240528_0022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação Promocional Agrícola de Caculé — APAC e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/716/document_20051101_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/716/document_20051101_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Escola Técnica da Família Agrícola da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder reajuste salarial aos servidores dos cargos Agente Administrativo, Auxiliar de Administração, Pedreiro, Carpinteiro,_x000D_
 Operador de Máquinas Pesadas, Eletricista. Motorista e dá outras providências..</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/719/document_20240528_0026.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/719/document_20240528_0026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/720/document_20240528_0028.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/720/document_20240528_0028.pdf</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica do Município de Caculé, alterando os artigos 14, inciso IX,o 21, caput e § 2°, e 53, inciso IV.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/721/document_20240528_0029.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/721/document_20240528_0029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO/REPARCELAMENTO DE DIVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/722/document_20240528_0030.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/722/document_20240528_0030.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a transferir através de Alienação, para a Companhia de Eletricidade do Estado da Bahia — COELBA a Rede Elétrica de sua_x000D_
 propriedade".</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/723/document_20240528_0030.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/723/document_20240528_0030.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar e dá outras Providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>João Aliomar Pereira Malheiros</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/724/document_20240528_0033.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/724/document_20240528_0033.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder, em regime de comodato, à ASSOCIAÇÃO DE PROTEÇÃO À MATERNIDADE E À INFÂNCIA — APMI — por prazo_x000D_
 indeterminado ou aquele que contratar, aparelhos médicos/hospitalares que, eventualmente, venha a adquiri.r</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/725/document_20240528_0034.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/725/document_20240528_0034.pdf</t>
   </si>
   <si>
     <t>"Cria Diárias para o Presidente, Vice-Presidente, 1° e 2° Secretários, Vereadores e demais servidores da Câmara Municipal_x000D_
 de Caculé dá outras providências".</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/726/document_20240528_0036.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/726/document_20240528_0036.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida municipal para implementar o Programa Carta de Crédito — Recursos FGTS na modalidade produção de unidades habitacionais. Operações Coletivas, regulamentado pela Resolução do Conselho Curador do FGTS, número 291 /98 com as alterações da Resolução n° 460/2004, de 14 DEZ 04, publicado no D.O.U. em 20 DEZ 04 e instruções normativas do Ministério das Cidades e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/727/document_20240528_0037.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/727/document_20240528_0037.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder para Associações, em regime de comodato, os prédios escolares desativados em virtude da nucleação das escolas das comunidades rurais.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/728/document_20240528_0038.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/728/document_20240528_0038.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI N° 200, DE 30 DE MAIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/707/document_20240528_0016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/713/document_20240528_0021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/712/document_20240528_0020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/711/document_20240528_0019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/709/document_20240528_0018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/708/document_20240528_0017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/710/document_20050109_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/717/document_20240528_0024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/714/document_20240528_0022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/716/document_20051101_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/719/document_20240528_0026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/720/document_20240528_0028.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/721/document_20240528_0029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/722/document_20240528_0030.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/723/document_20240528_0030.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/724/document_20240528_0033.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/725/document_20240528_0034.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/726/document_20240528_0036.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/727/document_20240528_0037.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/728/document_20240528_0038.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/707/document_20240528_0016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/713/document_20240528_0021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/712/document_20240528_0020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/711/document_20240528_0019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/709/document_20240528_0018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/708/document_20240528_0017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/710/document_20050109_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/717/document_20240528_0024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/714/document_20240528_0022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/716/document_20051101_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/719/document_20240528_0026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/720/document_20240528_0028.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/721/document_20240528_0029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/722/document_20240528_0030.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/723/document_20240528_0030.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/724/document_20240528_0033.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/725/document_20240528_0034.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/726/document_20240528_0036.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/727/document_20240528_0037.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2005/728/document_20240528_0038.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>