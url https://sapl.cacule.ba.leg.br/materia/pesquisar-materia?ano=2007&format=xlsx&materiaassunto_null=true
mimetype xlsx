--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Luciano Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/733/document_20240529_0004.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/733/document_20240529_0004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação — Conselho do FUNDEB</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/732/document_20240529_0002.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/732/document_20240529_0002.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESPECIAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE CACULÉ - "PROESP", DISPONDO SOBRE A DESTINAÇÃO DE RECURSOS PARA CONSTRUÇÃO E REFORMA DE CASAS, CONCESSÃO DE MEDICAMENTOS, DE PASSAGENS, EXAMES ESPECIALIZADOS, DE DOAÇÃO DE URNAS FUNERÁRIAS, DE ACESSÓRIOS E APARELHO ESPECIAIS DE SAÚDE, DE CESTAS BÁSICAS E NA PROMOÇÃO DE INFRA-ESTRUTURA BÁSICA DE ABASTECIMENTO E DISTRIBUIÇÃO DE ÁGUA, BENEFICIANDO PESSOAS E FAMÍLIAS CARENTES OU EM ESTADO DE VULNERABILIDADE, DO MUNICÍPIO DE_x000D_
 CACULÉ.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/734/document_20240529_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/734/document_20240529_0005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2008 e dá outras providencias-LDO 2008</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/735/document_20240529_0007.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/735/document_20240529_0007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos empregos públicos de Agente Comunitário de Saúde e de Agente de Combate às Endemias de Caculé, e dá outras providências</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/736/document_20240529_0008.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/736/document_20240529_0008.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de R$ 1.011.000,00 para os fins que se especifica e dá outras providências</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/737/document_20240529_0010.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/737/document_20240529_0010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°. 171, de 12 de maio de 2003, acrescentando o direito a recebimento de diárias ao vice-prefeito, nessa condição, quando em viagem a_x000D_
 serviço do Município e dá outras providências.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/738/document_20240529_0012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/738/document_20240529_0012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recurso a título de Subvenção Social e dá outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/739/document_20240529_0013.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/739/document_20240529_0013.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a transferir através de doação, para a Companhia de Eletricidade do Estado da Bahia — COELBA a Rede Elétrica de sua propriedade".</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/741/document_20240529_0017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/741/document_20240529_0017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social - BNDES, na qualidade de_x000D_
 Agente Financeiro, a oferecer garantias e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/740/document_20240529_0015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/740/document_20240529_0015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/733/document_20240529_0004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/732/document_20240529_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/734/document_20240529_0005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/735/document_20240529_0007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/736/document_20240529_0008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/737/document_20240529_0010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/738/document_20240529_0012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/739/document_20240529_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/741/document_20240529_0017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/740/document_20240529_0015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/733/document_20240529_0004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/732/document_20240529_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/734/document_20240529_0005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/735/document_20240529_0007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/736/document_20240529_0008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/737/document_20240529_0010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/738/document_20240529_0012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/739/document_20240529_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/741/document_20240529_0017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2007/740/document_20240529_0015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>