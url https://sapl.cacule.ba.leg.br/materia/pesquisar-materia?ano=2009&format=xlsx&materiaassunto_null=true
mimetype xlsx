--- v0 (2025-12-10)
+++ v1 (2026-05-07)
@@ -54,259 +54,259 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ FERREIRA CRUZ NETO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/667/document_20240524_0024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/667/document_20240524_0024.pdf</t>
   </si>
   <si>
     <t>Seja denominado ao Terminal Rodoviário o nome de Pierre Alves Dias.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SALVADOR  SEABRA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/666/document_20240524_0022.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/666/document_20240524_0022.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poll esportiva para a prática de esportes na modalidades Futsal, volleyball etc, naquela localidade. da Tapagem</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/657/document_20240524_0006.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/657/document_20240524_0006.pdf</t>
   </si>
   <si>
     <t>Necessidade da Polícia Militar nos seguintes dias: sextas-feiras, sábados domingos e em eventos que venham ocorrer nesta localidade.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/664/document_20240524_0019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/664/document_20240524_0019.pdf</t>
   </si>
   <si>
     <t>Reforma da  quadra Poliesportiva da Comunidade de Várzea Grande e ao mesmo tempo a construção de um complemento de arquibancadas e bancos de reserva.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/663/document_20240524_0017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/663/document_20240524_0017.pdf</t>
   </si>
   <si>
     <t>Para que entre a Praça de Esporte Antônio Froes ao Clube de Campo, percurso utilizado pela população para caminhada e ciclismo, fosse colocado sinalização em respeito ao pedestre, construção de lombadas e em especial no horário de maior fluxo que é entre 16:00 às 20:00 fosse respeitado uma velocidade máxima de 40 Km/h.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/665/document_20240524_0021.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/665/document_20240524_0021.pdf</t>
   </si>
   <si>
     <t>Que conceda a leitura de um trecho da Bíblia antes de iniciada às Sessões Ordinárias.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sônia Santana</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/660/document_20240524_0011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/660/document_20240524_0011.pdf</t>
   </si>
   <si>
     <t>seja denominado ao Programa de Saúde da Família — PSF do Bairro da Estação de Adelina Silva Ferreira, conhecida por todos como Dona Dillú.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/661/document_20240524_0013.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/661/document_20240524_0013.pdf</t>
   </si>
   <si>
     <t>Concessão de um espaço permanente no mínimo de 6m2 (3x2) na Praça Deoclides Cardoso (Praça da feira), para montar uma barraca onde o Movimento de Mulheres Camponesas de Caculé,  possa comercializar sua produção</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/662/document_20240524_0015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/662/document_20240524_0015.pdf</t>
   </si>
   <si>
     <t>Sejam feitas manutenções preventivas e de reparo nas quadras poliesportivas municipais, tais como iluminação e reforma de um modo geral, de maneira a proporcionar aos usuários, dentre estes, estudantes, a possibilidade de maior aproveitamento deste espaço, lembrando que a presente indicação trata-se somente de reivindicações e anseios da população caculeense.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/659/mocao_01-2009.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/659/mocao_01-2009.pdf</t>
   </si>
   <si>
     <t>Aplausos aos Agentes Comunitários de Combate às Endemias, pelos relevantes trabalhos prestados, erradicando de vez com a Dengue em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/670/document_20240524_0030.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/670/document_20240524_0030.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Senhora Lindaura Rosa Vieira</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Amadeu Guimarães Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/668/document_20240524_0026.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/668/document_20240524_0026.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar. aos familiares de Luis de Souza Coutinho. pelo seu falecimento no dia 17 de abril de 2009, nesta cidade de (caculé-Ba</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/669/document_20240524_0028.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/669/document_20240524_0028.pdf</t>
   </si>
   <si>
     <t>"Moção de pesar" à família da Sra. Eunice dos Santos Oliveira Cardoso, pelo seu falecimento, ocorrido no dia, 27, de Abril</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/655/document_20240524_0003.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/655/document_20240524_0003.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário de Caculé ao Reverendíssimo Senhor Padre José Carlos</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>CPMC</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Caculé-2022</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios da Bahia - TCM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/632/document_20090412_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/632/document_20090412_0005.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio n° 00549-09, publicado no Diário Oficial do estado no dia 04/12/2009, para efeito de julgamento a ser efetuado por essa Câmara. Deve-se atentar, no particular, para o que prescreve a Lei Orgânica desse Município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/654/parecer_n_303-09-tcm.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/654/parecer_n_303-09-tcm.pdf</t>
   </si>
   <si>
     <t>Opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura Municipal de CACULÉ, relativas ao exercício financeiro de 2008.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -613,68 +613,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/667/document_20240524_0024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/666/document_20240524_0022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/657/document_20240524_0006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/664/document_20240524_0019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/663/document_20240524_0017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/665/document_20240524_0021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/660/document_20240524_0011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/661/document_20240524_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/662/document_20240524_0015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/659/mocao_01-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/670/document_20240524_0030.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/668/document_20240524_0026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/669/document_20240524_0028.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/655/document_20240524_0003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/632/document_20090412_0005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/654/parecer_n_303-09-tcm.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/667/document_20240524_0024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/666/document_20240524_0022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/657/document_20240524_0006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/664/document_20240524_0019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/663/document_20240524_0017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/665/document_20240524_0021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/660/document_20240524_0011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/661/document_20240524_0013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/662/document_20240524_0015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/659/mocao_01-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/670/document_20240524_0030.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/668/document_20240524_0026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/669/document_20240524_0028.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/655/document_20240524_0003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/632/document_20090412_0005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2009/654/parecer_n_303-09-tcm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>