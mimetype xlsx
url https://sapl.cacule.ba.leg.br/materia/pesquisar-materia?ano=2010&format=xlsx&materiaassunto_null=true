--- v0 (2025-12-12)
+++ v1 (2026-05-06)
@@ -54,326 +54,326 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Luciano Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/684/document_20240527_0012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/684/document_20240527_0012.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a ceder os equipamentos que menciona, a título de comodato, de propriedade do Município de Caculé, à_x000D_
 PAROQUIA SAGRADO CORAÇÃO DE JESUS e dá outras providências".</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/683/document_20240527_0010.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/683/document_20240527_0010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação de Proteção à Maternidade e a Infância de Caculé, para fins de manutenção do Hospital Nossa Senhora Aparecida de Caculé — Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/682/document_20240527_0007.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/682/document_20240527_0007.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei 206/2005, de 16 de agosto de 2005, que dispõe sobre a estrutura administrativa do Município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/681/document_20240527_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/681/document_20240527_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIO MUNCIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA, MINHA VIDA (PMCMV), ESTABELECIDO PELA LEI FEDERAL N°11.977/2009.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/680/document_20240527_0003.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/680/document_20240527_0003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito, oferecer garantias e dar outras providências correlatas.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/679/document_20240527_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/679/document_20240527_0001.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Geral Municipal da Microempresa, da Empresa de Pequeno Porte e do Microempreendedor Individual e dá outras providências</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/676/document_20240524_0042.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/676/document_20240524_0042.pdf</t>
   </si>
   <si>
     <t>Concede anistia de débito e isenção de tributos municipais ao Clube de Mães de Caculé.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/675/document_20240524_0039.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/675/document_20240524_0039.pdf</t>
   </si>
   <si>
     <t>Concede isenção de tributos municipais ao Hospital e Maternidade Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/674/document_20240524_0039.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/674/document_20240524_0039.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 23 de 11 de novembro de 1993 que contém o Código de Posturas do Município de Caculé.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/673/document_20240524_0037.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/673/document_20240524_0037.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e critérios para a concessão dos benefícios eventuais de Assistência Social em virtude de_x000D_
 nascimento, morte, situação de vulnerabilidade temporária, emergenciais e de calamidade pública.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/671/document_20240524_0033.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/671/document_20240524_0033.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 4° da Lei n° 90, de 25 de abril de 1997 e dá outras providências</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sônia Santana</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/658/document_20240524_0008.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/658/document_20240524_0008.pdf</t>
   </si>
   <si>
     <t>Sugerindo que o Conjunto Habitacional seja denominado de Prefeito Antonio Alves Teixeira.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/656/document_20240524_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/656/document_20240524_0005.pdf</t>
   </si>
   <si>
     <t>Sugerindo que o CREAS O Centro de Referência Especializado de Assistência Social seja denominado de Sra. Celeste Fernandes.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/677/document_20240524_0043.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/677/document_20240524_0043.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal n° 217, de 02 de dezembro de 2005, que contém o Código Tributário do Município de Caculé.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/630/document_20240430_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/630/document_20240430_0001.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar aos familiares de Celeste Fernandes, pelo seu falecimento no dia 12 de Abril de 2010, na cidade de Cacule.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/631/document_20240430_0003.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/631/document_20240430_0003.pdf</t>
   </si>
   <si>
     <t>Pesar pelo passamento da Sra: Felisbela A.Neves</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Pesar pelo passamento da Sra. Ana B.Gomes</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/634/document_20240430_0007.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/634/document_20240430_0007.pdf</t>
   </si>
   <si>
     <t>Moção de pesar á família do jovem Alex Pereira dos Santos</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>JOSÉ FERREIRA CRUZ NETO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/672/document_20240524_0035.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/672/document_20240524_0035.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a constitucionalidade da lei247 de 30/09/2008 que fixa o subsídio dos Vereadores da Câmara Municipal deCaculé, Estado da Bahia".</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/685/document_20240527_0014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/685/document_20240527_0014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°. 252 de 01 de dezembro de2008, que "Autoriza a concessão de diárias e dá outras providências</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/686/document_20240527_0017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/686/document_20240527_0017.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei complementar n°. 05 de 11 de novembro de 2008, que Cria cargos na CÂMARA MUNICIPAL DE CACULÉ, ESTADO DA BAHIA, de acordo com o disposto nos artigos 34, incisos Ill e IV,53, inciso VI, e 55, inciso II, da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/687/document_20240527_0019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/687/document_20240527_0019.pdf</t>
   </si>
   <si>
     <t>Modifica a lei n° 227 de 28 setembro de 2006, onde Institui o Sistema de Controle Interno no âmbito do poder Legislativo e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -680,68 +680,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/684/document_20240527_0012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/683/document_20240527_0010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/682/document_20240527_0007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/681/document_20240527_0005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/680/document_20240527_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/679/document_20240527_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/676/document_20240524_0042.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/675/document_20240524_0039.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/674/document_20240524_0039.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/673/document_20240524_0037.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/671/document_20240524_0033.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/658/document_20240524_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/656/document_20240524_0005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/677/document_20240524_0043.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/630/document_20240430_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/631/document_20240430_0003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/634/document_20240430_0007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/672/document_20240524_0035.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/685/document_20240527_0014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/686/document_20240527_0017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/687/document_20240527_0019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/684/document_20240527_0012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/683/document_20240527_0010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/682/document_20240527_0007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/681/document_20240527_0005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/680/document_20240527_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/679/document_20240527_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/676/document_20240524_0042.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/675/document_20240524_0039.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/674/document_20240524_0039.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/673/document_20240524_0037.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/671/document_20240524_0033.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/658/document_20240524_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/656/document_20240524_0005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/677/document_20240524_0043.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/630/document_20240430_0001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/631/document_20240430_0003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/634/document_20240430_0007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/672/document_20240524_0035.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/685/document_20240527_0014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/686/document_20240527_0017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2010/687/document_20240527_0019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>