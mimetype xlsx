--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,407 +54,407 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Luciano Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/582/pll_01-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/582/pll_01-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 278/2010 de 30 de março de 2010 e da outras providencias</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/583/pl_n_04-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/583/pl_n_04-2011.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Carreira e Remuneração do Magistério Público Municipal de Caculé, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/598/pl_06-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/598/pl_06-2011.pdf</t>
   </si>
   <si>
     <t>Inclui o § 3°• no artigo 5°., da Lei municipal número 254/2009, que institui o Programa Municipal de Apoio à Coleta Seletiva de Lixo e o Certificado de Incentivo Fiscal de Colaboração Ambiental, proporcionando abatimento percentual na taxa devida pela expedição do alvará de funcionamento às empresas e estabelecimentos comerciais que aderirem à campanha de incentivo ao uso desacolas retornáveis.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/581/pl_n__07-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/581/pl_n__07-2011.pdf</t>
   </si>
   <si>
     <t>Institui o código de Obras e Edificações do Município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/585/pl_08-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/585/pl_08-2011.pdf</t>
   </si>
   <si>
     <t>Fixa o perímetro urbano da cidade de Caculé.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/678/document_20240524_0044.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/678/document_20240524_0044.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/586/pl_10-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/586/pl_10-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE CACULÉ A DOAR BEM IMÓVEL PARA O GRUPO DE CONVIVÊNCIA COM A TERCEIRA IDADE DE CACULÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/587/pl_11-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/587/pl_11-2011.pdf</t>
   </si>
   <si>
     <t>Ratifica Convênio de Cooperação entre Entes Federados celebrado entre o Município de Caculé e o Estado da Bahia, autorizando a gestão associada de serviços públicos de abastecimento de água e de esgotamento sanitário.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/596/pl_n_12-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/596/pl_n_12-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, reestruturação e alteração do quantitativo de cargos permanentes da estrutura da Prefeitura Municipal de Caculé,_x000D_
 Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/597/pl_02-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/597/pl_02-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 274/2010 de 16 de março de 2010 e dá outras Providências</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/619/document_20240417_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/619/document_20240417_0001.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de esportes na comunidade do Alecrim.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/591/ind._n_11-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/591/ind._n_11-2011.pdf</t>
   </si>
   <si>
     <t>Seja denominada como Antônio Correia de Oliveira. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/626/document_20240417_0018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/626/document_20240417_0018.pdf</t>
   </si>
   <si>
     <t>Praça que esta em construção localizada entre o Rio do Antônio e a Lagoa Manoel Caculé seja denominada como PRAÇA VEREADOR JOSÉ MILTON SOARES GONÇALVES.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/620/document_20240417_0005.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/620/document_20240417_0005.pdf</t>
   </si>
   <si>
     <t>Denominar a quadra poliesportiva, localizada no conjunto habitacional Antonio Alves Teixeira, de senhor Antônio Romário de Oliveira Conceição (Careca), pela pessoa idônea, digna e honesta que foi.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>IRINEU SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/653/ind_06-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/653/ind_06-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Rua do Conjunto Habitacional Antônio Alves Teixeira, seja denominada como Hermínio Ferreira Cruz..</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/623/document_20240417_0012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/623/document_20240417_0012.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Rua do Conjunto Habitacional Antônio Alves Teixeira, seja denominada como Maria Do Carmo Teles Pinheiro. Espero</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>RAILTON SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/624/document_20240417_0014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/624/document_20240417_0014.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Rua do Conjunto Habitacional Antônio Alves Teixeira, seja denominada como Salvador Dantas Brito.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/622/document_20240417_0010.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/622/document_20240417_0010.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Rua do Conjunto Habitacional Antônio Alves Teixeira, seja denominada como Maria Do Carmo Teles Pinheiro.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Sônia Santana</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/605/ind._10-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/605/ind._10-2011.pdf</t>
   </si>
   <si>
     <t>Declarar o espaço no Morro, onde está localizado o Cruzeiro, de: "Santuário Municipal .Ficando sob a responsabilidade do Município de Caculé, zelar,tornando assim um ponto turístico e religioso da nossa cidade.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/595/indicacao_n_11-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/595/indicacao_n_11-2011.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Travessa situada na Avenida Antonio Coutinho, com termino a Rua Jose Seabra no Bairro São Geraldo, seja denominada como Antônio Correia de Oliveira</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/594/ind._n_12-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/594/ind._n_12-2011.pdf</t>
   </si>
   <si>
     <t>Sugeri  que a o Centro de Comercialização de Animais de Caculé situado na Rodovia Caculé Ibiassuce Km 02, seja denominada como Vane Dantas_x000D_
 Brito.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe da  necessidade de ser construída uma quadra de esportes na comunidade Passagem dos Carneiros, atendendo assim reivindicações dos moradores desta comunidade.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/621/document_20240417_0008.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/621/document_20240417_0008.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Rua do Conjunto Habitacional Antônio Alves Teixeira, seja denominada como Hermínio Ferreira Cruz.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/588/plc_09-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/588/plc_09-2011.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar número 02/2005, que instituiu o Estatuto dos Servidores Públicos do Quadro Geral de Pessoal do Município de Caculé vinculados à Administração Direta, ampliando o direito à licença maternidade para 180 dias.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/627/document_20240417_0020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/627/document_20240417_0020.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Caculé ao Sr. Carlos Alberto Daniel de Moura Filho e dá outras providências</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/636/document_20240430_0011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/636/document_20240430_0011.pdf</t>
   </si>
   <si>
     <t>"Moção de pesar" à família Dantas, pelo falecimento de Nicácio Oliveira Dantas,</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/590/mocao_04-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/590/mocao_04-2011.pdf</t>
   </si>
   <si>
     <t>Moção de pesar sobre o falecimento de Moisés Caldeira de Oliveira .</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/635/document_20240430_0009.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/635/document_20240430_0009.pdf</t>
   </si>
   <si>
     <t>Moção de pesarClóvis Tolentino Silva.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Gabinete do Presidente - GP</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/579/pll_01-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/579/pll_01-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 278/2010 de 30 de março de 2010 e da outras providencias.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/589/pll_n_02-2011.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/589/pll_n_02-2011.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo primeiro do artigo 3° da Lei n° 279 de 30 de março de 2010 e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -761,68 +761,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/582/pll_01-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/583/pl_n_04-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/598/pl_06-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/581/pl_n__07-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/585/pl_08-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/678/document_20240524_0044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/586/pl_10-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/587/pl_11-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/596/pl_n_12-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/597/pl_02-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/619/document_20240417_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/591/ind._n_11-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/626/document_20240417_0018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/620/document_20240417_0005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/653/ind_06-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/623/document_20240417_0012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/624/document_20240417_0014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/622/document_20240417_0010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/605/ind._10-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/595/indicacao_n_11-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/594/ind._n_12-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/621/document_20240417_0008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/588/plc_09-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/627/document_20240417_0020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/636/document_20240430_0011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/590/mocao_04-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/635/document_20240430_0009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/579/pll_01-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/589/pll_n_02-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/582/pll_01-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/583/pl_n_04-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/598/pl_06-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/581/pl_n__07-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/585/pl_08-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/678/document_20240524_0044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/586/pl_10-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/587/pl_11-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/596/pl_n_12-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/597/pl_02-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/619/document_20240417_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/591/ind._n_11-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/626/document_20240417_0018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/620/document_20240417_0005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/653/ind_06-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/623/document_20240417_0012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/624/document_20240417_0014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/622/document_20240417_0010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/605/ind._10-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/595/indicacao_n_11-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/594/ind._n_12-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/621/document_20240417_0008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/588/plc_09-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/627/document_20240417_0020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/636/document_20240430_0011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/590/mocao_04-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/635/document_20240430_0009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/579/pll_01-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/589/pll_n_02-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>