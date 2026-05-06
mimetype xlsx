--- v0 (2026-02-28)
+++ v1 (2026-05-06)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Luciano Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/601/pl_01-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/601/pl_01-2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° Lei° 291/2011, de 29 de março de 2011 e dá outras Providência.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/602/pl_02-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/602/pl_02-2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° Lei n° 273, de16 de março de 2010, elevando o valor do repasse à Associação de Proteção à Maternidade e à Infância de Caculé —APMI.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/615/document_20240412_0004.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/615/document_20240412_0004.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2°, inciso I, da Lei n° 230, de 27 de fevereiro de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/604/pl_05-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/604/pl_05-2012.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Segurança Alimentar e Nutricional — CONSEA do Município de Caculé - Bahia.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/611/pl_n_04-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/611/pl_n_04-2012.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE CACULÉ E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/612/pl_n_07-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/612/pl_n_07-2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 302/2012, de 26 de março de 2012 e dá outras Providências</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/614/document_20240412_0002.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/614/document_20240412_0002.pdf</t>
   </si>
   <si>
     <t>Construção uma quadra de esportes na Comunidade do MUCAMBO</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/603/in_._02-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/603/in_._02-2012.pdf</t>
   </si>
   <si>
     <t>Nomear a quadra poliesportiva, localizada na comunidade Lagoa Feia, ao senhor Artur Correia de Souza.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Sônia Santana</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/608/in_._03-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/608/in_._03-2012.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja denominado o Complexo Esportivo situado no Bairro Lagoa de Cima de: "Dr. Eustórgio Lima Cavalcante".</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/607/in_._04-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/607/in_._04-2012.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja denominada a Rua que fica situada no Bairro Copacabana de: "Corsino dos Reis Lima.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>SALVADOR  SEABRA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/609/in_._05-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/609/in_._05-2012.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja denominada a Rua que fica situada no Bairro Copacabana de: "Edith de Sales Bahiana Pereira de Souza.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe que seja denominada de Eraldo Tinoco de Melo</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/616/document_20240412_0006.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/616/document_20240412_0006.pdf</t>
   </si>
   <si>
     <t>Que seja denominada como Vereador Tadeu Martins Rocha. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Amadeu Guimarães Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/600/indicacao_n_10-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/600/indicacao_n_10-2012.pdf</t>
   </si>
   <si>
     <t>Sugerindo que o nome"Rosa Dias de Aguiar." seja dada a Rua que fica situada no Bairro Deraldo Joseph que dá acesso a Avenida Copacabana.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/610/pdl_01-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/610/pdl_01-2012.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Honorário de Caculé ao Sr. Antonio Carlos Peixoto de Magalhães Neto e dá outras providências."</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/580/emenda_01-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/580/emenda_01-2012.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°. 02 AO PROJETO DE LEI N°. 01/2011</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/584/emenda_n_03-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/584/emenda_n_03-2012.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N°03 AO PROJETO DE LEI N°04/2011.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/613/pll_01-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/613/pll_01-2012.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios dos vereadores para legislatura de 2013/2016.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>CPMC</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Caculé-2022</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios da Bahia - TCM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/599/parecer_previo_n_053-2012.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/599/parecer_previo_n_053-2012.pdf</t>
   </si>
   <si>
     <t>Opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura Municipal de CACULÉ, relativas ao exercício financeiro de 2010.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,68 +639,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/601/pl_01-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/602/pl_02-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/615/document_20240412_0004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/604/pl_05-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/611/pl_n_04-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/612/pl_n_07-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/614/document_20240412_0002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/603/in_._02-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/608/in_._03-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/607/in_._04-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/609/in_._05-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/616/document_20240412_0006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/600/indicacao_n_10-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/610/pdl_01-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/580/emenda_01-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/584/emenda_n_03-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/613/pll_01-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/599/parecer_previo_n_053-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/601/pl_01-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/602/pl_02-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/615/document_20240412_0004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/604/pl_05-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/611/pl_n_04-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/612/pl_n_07-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/614/document_20240412_0002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/603/in_._02-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/608/in_._03-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/607/in_._04-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/609/in_._05-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/616/document_20240412_0006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/600/indicacao_n_10-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/610/pdl_01-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2011/580/emenda_01-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/584/emenda_n_03-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/613/pll_01-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2012/599/parecer_previo_n_053-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>