--- v0 (2025-12-10)
+++ v1 (2026-05-07)
@@ -54,525 +54,525 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/462/parecer_n_1-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/462/parecer_n_1-2014.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo do Art. 2° da Lei no 273, de 16 de março de 2010 e dá outras Providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/461/projeto_de_lei_n_02-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/461/projeto_de_lei_n_02-2014.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei n° 321, de 09 de maio de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/459/projeto_de_lei_n_04-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/459/projeto_de_lei_n_04-2014.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 34 da Lei n° 313/2013 que Reestrutura o Plano de Carreira e Remuneração do Magistério Público Municipal de Caculé, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/458/projeto_de_lei_n_05-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/458/projeto_de_lei_n_05-2014.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade de cargos efetivos constantes na Lei n° 291/2011, de 29 de março de 2011 e da Lei 302/2012 e dá outras Providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/456/projeto_de_lei_n_07-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/456/projeto_de_lei_n_07-2014.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de CACULÉ, para o exercício Financeiro de 2015.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/457/projeto_de_lei_n_014-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/457/projeto_de_lei_n_014-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/460/projeto_de_lei_n_03-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/460/projeto_de_lei_n_03-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 302/2012, de 26 de março de 2012 e dá outras Providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_53-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_53-2014.pdf</t>
   </si>
   <si>
     <t>Viabilize a continuação da pavimentação asfáltica e melhoramento da iluminação na Tray. Padre Cícero, no Bairro Alto da Boa Vista 2.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_55-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_55-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a instalação de pontos de iluminação publica na Rua C, Quadra B, Loteamento Miguel Machado, Bairro Copacabana.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_52-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_52-2014.pdf</t>
   </si>
   <si>
     <t>Título de cidadão honorário de Cacuté ao Padre Gabriel Fantinati.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_56-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_56-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma e viabilizar um  corrimão à ponte sobre o córrego Sereias, localizado a 7 km na estrada que liga o Povoado da Várzea Grande à Comunidade do Rio da Faca e também comunidades circunvizinhas.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_n_57-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_n_57-2014.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio na Rua Fluminense, Praça Nossa Senhora do Carmo (Conhecida também como Rua Geraldo Matos) e Rua Galícia localizadas no Bairro da Estação.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_n_58-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_n_58-2014.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Calixto José de Melo no Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Alvimar Novais Costa</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_n_59-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_n_59-2014.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas Instalações do Cine Teatro Engenheiro Doréa, como por exemplo, Ar Condicionado, Cortinas, Sistema de Som e Iluminação.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_n_61-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_n_61-2014.pdf</t>
   </si>
   <si>
     <t>Que viabilize a pavimentação asfáltica e melhoramento da iluminação na Rua Silva Lima, Bairro Centro.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_n_62-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_n_62-2014.pdf</t>
   </si>
   <si>
     <t>A viabilização da pavimentação asfáltica, a iluminação e prolongamento da Rua Joaquim Antônio Silva do Bairro Senhor do Bonfim, Loteamento Jureminha</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_n_63-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_n_63-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o escoamento de esgoto da Rua Padre Cicero no Bairro Alto da Boa Vista 2.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_n_64-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_n_64-2014.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado Quebra Mola no portão de entrada na Praça Antonio Frões.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_n_65-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_n_65-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a construção de redutores de velocidade (quebra-molas) na Travessa Francisco Pinho no bairro Zeferino Carinhanha.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao__66-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao__66-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  construção de um ponto de ônibus com cobertura e acentos, Piabanha, zona rural deste Município</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_n_68-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_n_68-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de uma quadra poliesportiva para prática de esportes na modalidade Futsal, Volleyball e etc, na comunidade Piabanha.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Amadeu Guimarães Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_n_68-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_n_68-2014.pdf</t>
   </si>
   <si>
     <t>Urbanização da Praça São João Batista, localizada no Bairro Hideraldo Félix.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_n_69-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_n_69-2014.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação do Campo Society da Praça de esporte Antonio Frôes .</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_n_70-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_n_70-2014.pdf</t>
   </si>
   <si>
     <t>Propõe conceder o titulo de CidadãobHonorário de Caculé Bahia, ao Senhor Egidio Justiniano dos Santos.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_n_71-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_n_71-2014.pdf</t>
   </si>
   <si>
     <t>Construção de uma mureta de proteção em um "barranco" no final da Rua João Prudente no Bairro da Estação.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_n_72-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_n_72-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre extensão da rede de água potável para as comunidades do Espinho, Peixe Gordo e mediações da Cerâmica.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_n_74-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_n_74-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desenvolver sistema de Videomonitoramento das vias públicas, que consistente na instalação e uso de câmeras de vigilância e sistema de capturar os espaços públicos do Município de Caculé.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_n_76-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_n_76-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe que seja nomeada  Sr. Abdenor Almeida Brito a Rua que esta sendo construída no Loteamento Sol Poente iniciando na Avenida Antonio Coutinho, com termino próximo a Clinica Bem Viver.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_n_77-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_n_77-2014.pdf</t>
   </si>
   <si>
     <t>Disponibilizar acesso gratuito à internet Wi-Fi em todas as escolas da zona rural que possuem internet.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_n_78-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_n_78-2014.pdf</t>
   </si>
   <si>
     <t>O nome de Renato Fernandes na Rua paralela a passarela de caminhada da Lagoa Manoel_x000D_
 Caculé.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Receba o nome de "Avenida Fernando Cardoso de Souza". Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_n_80-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_n_80-2014.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o nome "José de Oliveira Barbosa" seja dado a uma das ruas (no Loteamento Cristal) situada no Bairro Alto do Cruzeiro. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_54-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_54-2014.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de iluminação publica na Rua Tiradentes do Bairro São João Batista</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/476/mocao_horrosa-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/476/mocao_horrosa-2014.pdf</t>
   </si>
   <si>
     <t>"Moção Honrosa" a seleção de Futsal sub-18, onde consagrou-se vice-campeã baiana no ultima final de semana na_x000D_
 cidade de Jacaraci-Ba. Destacando-se pela competência, dedicação, e belíssimo futebol.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/477/mocao_horrosa_02-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/477/mocao_horrosa_02-2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA em favor do ilustre Senhor José Luciano Santos Ribeiro, pela brilhante votação de 44.957 votos alcançados nas Eleições de 2014 e por isso determinou o seu ingresso como parlamentar (Deputado Estadual) a ocupar uma das 63 cadeiras disponibilizadas na Assembleia Legislativa do Estado da Bahia para a Legislatura 2015-2018</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/478/mocao__de_pesar_n11-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/478/mocao__de_pesar_n11-2014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Carmelito Aguiar Quaresma, enviando-se cópia da presente, aos familiares.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/497/pll_n_10.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/497/pll_n_10.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa denominado "Banco das Sobras de Materiais de Construção" para doações a pessoascarentes e entidades do_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/498/pll_n_09-2014.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/498/pll_n_09-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 293/2011 de 19 de abril de 2011 e da outras providencias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -879,68 +879,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/462/parecer_n_1-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/461/projeto_de_lei_n_02-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/459/projeto_de_lei_n_04-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/458/projeto_de_lei_n_05-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/456/projeto_de_lei_n_07-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/457/projeto_de_lei_n_014-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/460/projeto_de_lei_n_03-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_53-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_55-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_52-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_56-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_n_57-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_n_58-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_n_59-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_n_61-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_n_62-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_n_63-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_n_64-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_n_65-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao__66-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_n_68-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_n_68-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_n_69-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_n_70-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_n_71-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_n_72-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_n_74-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_n_76-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_n_77-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_n_78-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_n_80-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_54-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/476/mocao_horrosa-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/477/mocao_horrosa_02-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/478/mocao__de_pesar_n11-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/497/pll_n_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/498/pll_n_09-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/462/parecer_n_1-2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/461/projeto_de_lei_n_02-2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/459/projeto_de_lei_n_04-2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/458/projeto_de_lei_n_05-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/456/projeto_de_lei_n_07-2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/457/projeto_de_lei_n_014-2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/460/projeto_de_lei_n_03-2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_53-2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_55-2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_52-2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_56-2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_n_57-2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_n_58-2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_n_59-2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_n_61-2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_n_62-2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_n_63-2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_n_64-2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_n_65-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao__66-2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_n_68-2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_n_68-2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_n_69-2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_n_70-2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_n_71-2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_n_72-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_n_74-2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_n_76-2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_n_77-2014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_n_78-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_n_80-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_54-2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/476/mocao_horrosa-2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/477/mocao_horrosa_02-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/478/mocao__de_pesar_n11-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/497/pll_n_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2014/498/pll_n_09-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>