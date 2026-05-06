--- v0 (2026-02-28)
+++ v1 (2026-05-06)
@@ -54,333 +54,333 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_02-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_02-2015-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_03-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_03-2015-.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2° da Lei n° 175, de 28 de novembro de 2003, que dispõe sobre a criação do Conselho Municipal do Idoso, da Política de Assistência ao Idoso e dá outras providências</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_04-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_04-2015-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a cessão de uso de imóvel público e equipamentos, por prazo determinado, à_x000D_
 Ecosol - Cooperativa de Crédito Rural de Economia Solidária Serra Geral, e dá outrasprovidências</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n_07-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n_07-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Caculé a conceder auxilio financeiro como incentivo ao esporte e a cultura e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/453/projeto_de_lei_08-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/453/projeto_de_lei_08-2015-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 302/2012, de 26 de março de 2012 e o anexo I da Lei 341/2014 e dá outras providencias</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_09-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_09-2015-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CACULÉ A DOAR A ASSOCIAÇÃO DE CAPOEIRA ALESSANDRA GUERREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/455/projeto_de_lei_10-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/455/projeto_de_lei_10-2015-.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores e Produtores da Comunidade do Retiro; a Associação de Moradores e Produtores da Comunidade de Capivara; a Associação Comunitária de Água Branca, Lagoa da Corda, Mandacaru e Região e Associação Comunitária de Pequenos Agricultores de Alegre e Gameleira".</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_n_11-2016.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_n_11-2016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DE MUNICÍPIOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n_12-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n_12-2015.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de CACULÉ, para o exercício Financeiro de 2016.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/445/projeto_de_lei_n_13-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/445/projeto_de_lei_n_13-2015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências", no Município de Caculé.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_n_14-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_n_14-2015.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado da Bahia, através da Secretaria da Saúde, com a finalidade de constituir Consórcio Público de Saúde, nos termos da Lei Federal n° 11.107, de 06 de abril de 2005, visando implementar iniciativas de promoção a ações de saúde pública assistenciais, entre outros serviços relacionados à saúde, em conformidade com os princípios e diretrizes do SUS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_n_15-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_n_15-2015.pdf</t>
   </si>
   <si>
     <t>"Cria Medalha de Honra ao Mérito no Município de Caculé e Dá Outras Providências".</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/443/projeto_de_lei_n_16-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/443/projeto_de_lei_n_16-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar 33,33% do terreno do Município de Caculé localizado ao lado direito da estrada de rodagem CACULÉ-LICÍNIO DE ALMEIDA, na propriedade denominada Cavalo Morto do Bairro Senhor do Bonfim, nesta cidade de Caculé, à ASSOCIAÇÃO DOS MORADORES DO BAIRRO SENHOR DO BONFIM, e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_06-2015-.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_06-2015-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_2015.pdf</t>
   </si>
   <si>
     <t>Requer que seja facultado o total acesso revista e analise das pastas mensais do exercício financeiro do Câmara dos anos de 2013 e 2014.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento__n_02-2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento__n_02-2015.pdf</t>
   </si>
   <si>
     <t>Requer  explicações da Prefeitura Municipal de Caculé, sobre o local onde são destinados a abrigarem estes animais após sua captura e o que há de Políticas Publicas Municipais para deliberação sobre a matéria.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento__n1-_2015.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento__n1-_2015.pdf</t>
   </si>
   <si>
     <t>Solicita  esclarecimento por parte do Secretario de Saúde de Caculé por qual motivo o SAMU ainda não esta habilitado a funcionando em nosso município uma vez que as obras já encontram-se concluídas.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_2015-3.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_2015-3.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimento por parte do Secretario de Saúde de Caculé par qual motivo a SAMU ainda no esta habilitado a funcionando em nosso município uma vez que as obras já encontram-se concluídas.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_2015-vias_publicas.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_2015-vias_publicas.pdf</t>
   </si>
   <si>
     <t>Cobra mais atenção para a infraestrutura da nossa cidade, pois saneamento básico direito de todos os cidadãos.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_2015-quiosques.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_2015-quiosques.pdf</t>
   </si>
   <si>
     <t>Explicações  acerca da exclusividade na venda de bebidas da marca Nova Schin, nos quiosques localizados na Pc. Jose Nilton Soares Gonçalves (em frente Lagoa Manoel Caculé).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/440/ementa_aditiva_ao_pl_n_07-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/440/ementa_aditiva_ao_pl_n_07-2017.pdf</t>
   </si>
   <si>
     <t>ACRESENTA-SE O ART. 10°, AO PROJETO DE LEI N° 07 DE 03 DEAGOSTO DE 2015</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 12/ 2015 que dispõe sobre o orçamento do Município "para o exercício de 2016, LEI_x000D_
 N°. 262 de 04.06.2009 - LDO e LEI N°.de 2010 - PPA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>896114</t>
   </si>
   <si>
     <t>CPMC</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Caculé-2022</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios da Bahia - TCM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/441/parecer_previo_n_08961-14tcm.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/441/parecer_previo_n_08961-14tcm.pdf</t>
   </si>
   <si>
     <t>Opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeitura Municipal de CACULÉ, relativas ao exercício financeiro de 2013.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,68 +687,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_02-2015-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_03-2015-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_04-2015-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n_07-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/453/projeto_de_lei_08-2015-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_09-2015-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/455/projeto_de_lei_10-2015-.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_n_11-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n_12-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/445/projeto_de_lei_n_13-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_n_14-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_n_15-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/443/projeto_de_lei_n_16-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_06-2015-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento__n_02-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento__n1-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_2015-3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_2015-vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_2015-quiosques.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/440/ementa_aditiva_ao_pl_n_07-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/441/parecer_previo_n_08961-14tcm.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/452/projeto_de_lei_02-2015-.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/451/projeto_de_lei_03-2015-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/450/projeto_de_lei_04-2015-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/439/projeto_de_lei_n_07-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/453/projeto_de_lei_08-2015-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/454/projeto_de_lei_09-2015-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/455/projeto_de_lei_10-2015-.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/446/projeto_de_lei_n_11-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/447/projeto_de_lei_n_12-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/445/projeto_de_lei_n_13-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/444/projeto_de_lei_n_14-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/442/projeto_de_lei_n_15-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/443/projeto_de_lei_n_16-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/449/projeto_de_lei_06-2015-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/404/requerimento_2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/405/requerimento__n_02-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/406/requerimento__n1-_2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/407/requerimento_2015-3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/408/requerimento_2015-vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/409/requerimento_2015-quiosques.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/440/ementa_aditiva_ao_pl_n_07-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2015/441/parecer_previo_n_08961-14tcm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>