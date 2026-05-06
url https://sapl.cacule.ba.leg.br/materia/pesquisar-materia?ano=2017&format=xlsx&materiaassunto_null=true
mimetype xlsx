--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,973 +54,973 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/425/pl_de_lei_n_01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/425/pl_de_lei_n_01-2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 332 de 14 de outubro de 2013, que "Autoriza a concessão de diárias e dá outras providências".</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_n_02-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_n_02-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anistia parcial da multa e remissão parcial dos juros a contribuintes inadimplentes e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/423/pl_de_lei_n_04-2017_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/423/pl_de_lei_n_04-2017_0001.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei° 365/2016, de 12 de maio de 2016 e dá outras Providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/421/pl_de_lei_n_04-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/421/pl_de_lei_n_04-2017.pdf</t>
   </si>
   <si>
     <t>"Altera o dispositivo do Art. 1° da Lei 337/2017 e dá outras Providências."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/203/projeto_de_lei_n_05-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/203/projeto_de_lei_n_05-2017.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e Ill da Lei n° 313, de 25 de fevereiro de 2013 e da outras providencias.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/209/projeto_de_lei_n_06-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/209/projeto_de_lei_n_06-2017.pdf</t>
   </si>
   <si>
     <t>Altera  a Lei n° 206/2005 que dispõe sobre a estrutura administrativa do município de Caculé/BA e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/210/projeto_de_lei_n_08-2017_compressed-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/210/projeto_de_lei_n_08-2017_compressed-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária e da outras providencias.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/211/projeto_de_lei_n_09-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/211/projeto_de_lei_n_09-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial e da outras providencias</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/212/projeto_de_lei_n_10-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/212/projeto_de_lei_n_10-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a proibição do ingresso ou permanência de pessoas  utilizando  ou cobertura que oculte a face em  estabelecimentos comerciais, bancários e no do Município de Cacul6/BA e da outras providencias.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/213/projeto_de_lei_n_11-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/213/projeto_de_lei_n_11-2017.pdf</t>
   </si>
   <si>
     <t>Torna obrigat6rio o registro de hospedes em mejos de hospedagem localizados no Município de Cacul6/Ba e da outras providencias.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/214/projeto_de_lei_n_12-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/214/projeto_de_lei_n_12-2017.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Apoio a Agricultura Familiar - FUMAF</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/420/plano_plurianual_2018-2021_compressed-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/420/plano_plurianual_2018-2021_compressed-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo do Município de Caculé - BA, para o período 2018/2021</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/215/projeto_de_lei_n_14-2017_compressed.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/215/projeto_de_lei_n_14-2017_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Caculé, para o exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/218/projeto_de_lei_n_16-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/218/projeto_de_lei_n_16-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convenio com  a Associação de Proteção a Maternidade e a Infância de Caculé-APMI, para  fins de estabelecer, em regime de cooperação mútua entre os partícipes, o desenvolvimento de ações e serviços de saúde no âmbito do Sistema Único de Saúdee dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/206/projeto_de_lei_n_17-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/206/projeto_de_lei_n_17-2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento do solo urbano municipal para a criação de lotes  com área igual ou maior que 100 m2 ( cem metros quadrados) e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/205/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/205/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 206/2005 que dispõe sobre a estrutura administrativa do município de CACULÉ/BA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_n_1-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_n_1-2017.pdf</t>
   </si>
   <si>
     <t>Propõe nomear a segunda rua paralela ao fundo do prédio do Creas (em construção) desta cidade de Elias Santana.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Ari Rodrigues Texeira</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/279/indicacao_02-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/279/indicacao_02-2017.pdf</t>
   </si>
   <si>
     <t>Propõe  a nomeação da quadra poliesportiva coberta do povoado da Várzea Grande de Vereador Miguel Teixeira.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/277/indicacao_03-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/277/indicacao_03-2017.pdf</t>
   </si>
   <si>
     <t>Propõe colocação de uma rotatória na Rua João Joaquim da Silva de frente ao mercado de Delcione, sentido saída para Licínio de Almeida.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Alvimar Novais Costa</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/276/indicacao_n_04-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/276/indicacao_n_04-2017.pdf</t>
   </si>
   <si>
     <t>Solicitação  a substituição dos redutores de velocidade modelo tartaruguinha para o tradicional modelos rampas elevadas.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_n_5-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_n_5-2017.pdf</t>
   </si>
   <si>
     <t>Propõe colocar uma placa com seta indicando a diree5o para Vázea Grande e Apostema.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_n_6-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_n_6-2017.pdf</t>
   </si>
   <si>
     <t>Da pavimentação asfáltica da travessa clube de campo com uma extensão de aproximadamente 200m (duzentos metros).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_n_15-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_n_15-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de um  redutor de velocidade, tipo "rampa",com placas sinalizadoras,na Rua Travessa Francisco Pinho, Alto Da Boa Vista.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/272/indicacao_n_8-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/272/indicacao_n_8-2017.pdf</t>
   </si>
   <si>
     <t>Propõe o nome da Rua "I" do Loteamento JOAO GUALBERTO, situado no bairro Lagoa de Cima, nesta cidade, para que seja nomeada como Rua "BOTUPORA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_n_9-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_n_9-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomear a  da Rua "L" do Loteamento JOAO GUALBERTO, situado no bairro Lagoa de Cima, nesta cidade, para que seja nomeada como Rua "ROSA GOMES DOS SANTOS".</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_n_10-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_n_10-2017.pdf</t>
   </si>
   <si>
     <t>Propõe  a instalação de um  redutor de velocidade na Travessa Nilo Xavier, bairro Alto do Cruzeiro, nesta cidade de Cacul6, estado da Bahia modelo rampa elevada.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_n_11-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_n_11-2017.pdf</t>
   </si>
   <si>
     <t>Propõe que seja instalado um redutor de velocidade, tipo ``rampa'', com placas sinalizadoras e faixa de pedestres, na Rua Santos Dumont.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_n_12-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_n_12-2017.pdf</t>
   </si>
   <si>
     <t>Propõe o nome do Senhor Elpídio Ribeiro de Souza na Rua que se inicia na Rua Francisco Freitas de Carvalho, Bairro Copacabana, nesta cidade.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_n_13-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_n_13-2017.pdf</t>
   </si>
   <si>
     <t>Propõe que a rua nova, localizada no bairro Deraldo Felix-BA, seja denominada como Romésia Silva Costa.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_n_14-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_n_14-2017.pdf</t>
   </si>
   <si>
     <t>Propõe o nome  do Senhor Hermínio Balesteiro da Cruz na Rua que se inicia a na Rua Rodrigo Ferreira_x000D_
 Neves, estendendo para o lado sudoeste do bairro ( localização no mapa com N° 1 )</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_n_15-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_n_15-2017.pdf</t>
   </si>
   <si>
     <t>Propõe colocar o nome do Senhor Jovelino Ribeiro Dos Santos na Rua que se inicia no loteamento Vivendas de São José seguindo ate a córrego ao lado sul do loteamento (localização no mapa com n° 2).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_n_16-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_n_16-2017.pdf</t>
   </si>
   <si>
     <t>Propõe colocar nome na Praça Dr. Jairo Lujz Cardoso Junior- localiza-se no quadrilátero entre as_x000D_
 quadras `X", X, X e X do referido Loteamento no Bairro (localizac5o no mapa com a n° 5.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_n17-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_n17-2017.pdf</t>
   </si>
   <si>
     <t>Propõe colocar o  nome na Rua Joaquim Elias Teixeira -localização: Inicia-se na parte mais extrema ao sul na Rua Jovelino Ribeiro Dos santos ( n° 2) e terminando na Rua Emiliana dos Santos Carvalho (n°3) do mesmo loteamento (localização no mapa n° 08.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_n_18-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_n_18-2017.pdf</t>
   </si>
   <si>
     <t>Propõe a esse plenário a seguinte medida de interesse publico, a ser encaminhada ao Chefe do Poder Executivo Municipal e aos colegas desta casa legislativa, para a seguinte providencia : Colocar o nome do Senhor Manoel Da Silva Mattos na Rua que se localiza no Loteamento Girassol, Bairro São Geraldo, dando acesso a Fazenda Cercado e Povoado de Capivara.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_n19-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_n19-2017.pdf</t>
   </si>
   <si>
     <t>Complementação da Pavimentação asfáltica da Rua Botuporã, Loteamento Joao Gualberto, bairro Lagoa de Cima com extensão de aproximadamente 50m (cinquenta metros).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_n_20-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_n_20-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da rua N° 06 (localização no mapa), localizada no loteamento Vivendas de São José, no Bairro São José, de TEREZINHA FERNANDES DE SOUZA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_n_21-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_n_21-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da rua N° 03(localização no mapa), localizada no loteamento Vivendas de São José, no Bairro São José, de EMILIANA SANTOS DE CARVALHO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_n_22-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_n_22-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da rua N° 07 (localização no mapa), localizada no loteamento Vivendas de São José, no Bairro São José, de GERALDO RIBEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_n_23-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_n_23-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  nomeação da rua N° 09 (localização no mapa), localizada no loteamento Vivendas de São José, no Bairro São José, de CISNANDE MOREIRA GOIS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LUIZ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_n_24-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_n_24-2017.pdf</t>
   </si>
   <si>
     <t>Que a praça do mercado do Povoado de Várzea Grande, seja denominada de Praça Aníbal Soares Pereira. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/281/indicacao_n25.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/281/indicacao_n25.pdf</t>
   </si>
   <si>
     <t>Propõe que a Rua localizada no loteamento Morada Villag nobre, quadra 04, lote 02, seja denominada de Rua Valmir Neri de Souza.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_n_26-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_n_26-2017.pdf</t>
   </si>
   <si>
     <t>encaminhada ao senhor Prefeito, sugerindo que a Rua localizada no loteamento Morada Villag Nobre, quadra 02, lote 12, seja denominada de Rua Enedina Pereira de Souza. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_n_27-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_n_27-2017.pdf</t>
   </si>
   <si>
     <t>Que o  setor coberto do mercado municipal, destinado a comercialização de hortaliças, seja fechado com grades da mesma forma como esta fechada a área de comercio de carnes.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>FÁBIO ROCHA DE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_n_28-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_n_28-2017.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Rua que se localiza entre o termino na Rua Jersulino José da Costa e o inicio da Avenida Dr. Heraldo Tinoco de Melo, tendo como transversais a Rua Rosa Dias de Aguiar e Rua Elpidio Ribeiro de Souza, localizada entre o Bairro da Rodoviária e o Loteamento Miguel Machado, conforme indicac5o no mapa em anexo, seja denominada por '`Rua Am6rico Francisco de Oliveira"</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_n_29-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_n_29-2017.pdf</t>
   </si>
   <si>
     <t>Propõe que a Praça Lagoa das Pedras , seja denominada por Praça Miguel da Silva Machado.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_n_30-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_n_30-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  nomeação da rua que se inicia na Rua Geraldo Tavares (estrada passagem do rio), atravessa a Avenida José Farias Brito e encerra  na Rua Manoel da Silva Matos, no Bairro São Geraldo, Loteamento Girassol, de Rua Girassol.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/241/indicacao_n_31-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/241/indicacao_n_31-2017.pdf</t>
   </si>
   <si>
     <t>Denominação do trecho compreendido entre o antigo posto Minas Bahia ate o Eros motel como sendo Avenida Francisco Novais Ribeiro.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/240/indicacao_n_32-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/240/indicacao_n_32-2017.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Rua que se localiza entre o término na Rua Jersulino Jose da Costa e ligada a Avenida Dr. Heraldo Tinoco de Melo, tendo como_x000D_
 transversais a Rua Rosa Dias de Aguiar e Rua Elpidio Ribeiro de Souza, localizada entre o Bairro da Rodoviária e o Loteamento Miguel Machado, conforme indicação no mapa em anexo, seja denominada por Rua Dionísia Maria Dias.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/237/indicacao_n_33-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/237/indicacao_n_33-2017.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas as placas de denominação das ruas com seus devidos endereços, no povoado da Várzea Grande.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/238/indicacao_n_34-2017-cjr.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/238/indicacao_n_34-2017-cjr.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Vila Maria, localizada pr6xima ao povoado da Várzea Grande município de Caculé-Bahia.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/239/indicacao_n_35-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/239/indicacao_n_35-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a iluminação interna do cemitério de Vila Maria,localizado próximo ao povoado da Várzea Grande município de Caculé- Bahia.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/236/indicacao_n_36-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/236/indicacao_n_36-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Rua  aberta em sentido a Lagoa Manoel Caculé, onde mora o Sr Antônio Jos6 Santos concecido como Toe de Isaías localizada no Bairro Lagoa de Cima, Cacule-Ba, seja denominada como Francisco de Oliveira Pinto. Espero poder contar a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/235/indicacao_n_37-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/235/indicacao_n_37-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe  que a Rua aberta em sentido a Lagoa Manoel Caculé, onde mora o Sr José da Solidade Trindade, localizala no Bairro Lagoa de Cima, Caculé-Ba, seja denominada como Maria Adélia de Oliveira. Espero poder contar a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>SALVADOR  SEABRA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_n_38-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_n_38-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe  que proceda com  urgência na construção do Canil Municipal, para recolhimento dos cães que vivem soltos em nossa cidade.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/234/indicacao_n_39-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/234/indicacao_n_39-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  viabilizar a constru9ao de uma praga publica, ou alameda com quadra de esportes e quiosque, no bairro Alto da Boa Vista (espaço no fundo da Escola Municipal Gente Nova), neste município.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/232/indicacao_n_40-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/232/indicacao_n_40-2017.pdf</t>
   </si>
   <si>
     <t>Instalados redutores de velocidade, tipo "rampa", com placas sinalizadoras na Avenida Aníbal Correia de Oliveira, localizada no Bairro Jurema.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/231/indicacao_n_41-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/231/indicacao_n_41-2017.pdf</t>
   </si>
   <si>
     <t>Instalados redutores de velocidade, tipo "rampa", com placas sinalizadoras na Rua Rodrigo Ferreira Neves, localizada no Bairro Lagoa de Cima, Caculé-BA</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/230/indicacao_n_43-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/230/indicacao_n_43-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe que seja criado/demarcado 03 pontos de carga e descarga das 07h ás 18h para caminhões na avenida Cõnego Miguel Monteiro entre a Praça Cosme Santos Pereira e a Praça Coração de Jesus.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/228/indicacao_n_44-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/228/indicacao_n_44-2017.pdf</t>
   </si>
   <si>
     <t>Seja implantado um consultório de fisioterapia no PSF da Várzea Grande.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_n_45-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_n_45-2017.pdf</t>
   </si>
   <si>
     <t>Criação de um grupo de convivência da terceira idade no PSF do Povoado da Várzea Grande.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/233/indicacao_n_39-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/233/indicacao_n_39-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe viabilizar a construção de uma praça publica , ou alameda com quadra de esportes e quiosque, no bairro Alto da Boa Vista (espaço no fundo da Escola Municipal Gente Nova), neste município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/278/indicacao_02-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/278/indicacao_02-2017.pdf</t>
   </si>
   <si>
     <t>Propõe a nomeação da quadra poliesportiva coberta do Povoado da Várzea Grande de Vereador Miguel Teixeira.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/428/plc_n_01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/428/plc_n_01-2017.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "IPTU EM DIA DÁ PRÊMIOS".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/204/projeto_de_lei_complementar_02-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/204/projeto_de_lei_complementar_02-2017.pdf</t>
   </si>
   <si>
     <t>Concede isenção de tributos municipais ao Clube de Mães de Caculé no período de 2017 a 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/207/projeto_de_lei_complementar_n_03-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/207/projeto_de_lei_complementar_n_03-2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Complementar n° 207/2005-Código Tributário Municipal, com as alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/216/projeto_de_lei_complementar_n15-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/216/projeto_de_lei_complementar_n15-2017.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar n° 2017/2005 que institui o Código Tributário do município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/197/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/197/projeto_de_emenda_a_lei_organica_n_01.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do artigo 26° na Lei Orgânica Municipal de Caculé e artigo 50° do Regimento Interno e da outras providências."</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/222/mocao_de_pesar_n_03-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/222/mocao_de_pesar_n_03-2017.pdf</t>
   </si>
   <si>
     <t>Faleceu no dia 01 de junho do corrente ano, nesta cidade, o Senhor Edvaldo dos Santos aos 69 anos de idade._x000D_
 Ante o exposto e atendidas as formalidades regimentais, REQUEIRO que a Mesa encaminhe e conste da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo falecimento do Senhor Edvaldo dos Santos</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/226/mocao_de_pesar_n_-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/226/mocao_de_pesar_n_-2017.pdf</t>
   </si>
   <si>
     <t>Requeiro que a mesa encaminhe e conste na ata da Sessão Originária, MOÇÃO DE PESAR pelo falecimento do Sr. Joaquim Elias Teixeira.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/225/mocao_de_pesar__n_04_-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/225/mocao_de_pesar__n_04_-2017.pdf</t>
   </si>
   <si>
     <t>Requeiro que a mesa encaminhe e conste na ata da Sessão Originária, MOÇÃO DE PESAR pelo falecimento do Sr. OSVALDO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/223/mocao_de_pesar_n05-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/223/mocao_de_pesar_n05-2017.pdf</t>
   </si>
   <si>
     <t>Encaminhar MOÇÃO DE PESAR a Família de Otávio. pelo falecimento do Sr. Otávio Pereira, ocorrido no dia 14/09A2017.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/224/mocao_de_pesar_n_01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/224/mocao_de_pesar_n_01-2017.pdf</t>
   </si>
   <si>
     <t>Requeiro que a mesa encaminhe e conste na ata desta Sessão Ordinária, moção de parabenização ao Almeida Machado 3° sargento da PMMG James Ronick do e sua equipe, como gesto de reconhecimento pelo excelente trabalho desenvolvido.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/426/pl_de_lei_n_01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/426/pl_de_lei_n_01-2017.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 01/2017 que dispõe sobre a concessão de diárias e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/217/emenda_modificada_da_pl_n_15-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/217/emenda_modificada_da_pl_n_15-2017.pdf</t>
   </si>
   <si>
     <t>Modifica-se o percentual de 3% (três por cento) como consta no bojo da justificativa do Projeto de Lei em comento, para os 2,5% (dois e meio par canto), aprovado pela Lei Complementar 217 de 02 de dezembro de 2005, que institui o Código Tributário do Município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_n_01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_n_01-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 26° na Lei Orgânica Municipal de Caculé e artigo 50° do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/196/projeto_lei_n_02.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/196/projeto_lei_n_02.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 280 de 30 de Março de 2010,que autoriza a concessão de diárias e dá outras providências."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/199/projeto_de_lei_do_legislativo_03.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/199/projeto_de_lei_do_legislativo_03.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica municipal a "ASSOCIAÇÃO PROJETO CRAQUES DA BOLA", e da outras providencias.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/200/projeto_de_lei_n4.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/200/projeto_de_lei_n4.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO SPARTA THAI BOXING", e da outras providencias.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/201/projeto_de_lei_n_05.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/201/projeto_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO "JARDIM DAS BORBOLETAS" e da outras providencias.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/221/emenda_atidiva_n01-2017.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/221/emenda_atidiva_n01-2017.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE 0 ART. 6°, AO PROJETO DE LEI N° 16 DE 13 DE NOVEMBRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 _x000D_
 Art. 6° - Apresentar relatório mensal, a Câmara Municipal de Vereadores de Caoul6, das despesas oriundas dos recursos, para que seja dada ampla transparência e publicidade, de como estão sendo gastos os recursos públicos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1330,68 +1330,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/425/pl_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_n_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/423/pl_de_lei_n_04-2017_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/421/pl_de_lei_n_04-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/203/projeto_de_lei_n_05-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/209/projeto_de_lei_n_06-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/210/projeto_de_lei_n_08-2017_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/211/projeto_de_lei_n_09-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/212/projeto_de_lei_n_10-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/213/projeto_de_lei_n_11-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/214/projeto_de_lei_n_12-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/420/plano_plurianual_2018-2021_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/215/projeto_de_lei_n_14-2017_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/218/projeto_de_lei_n_16-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/206/projeto_de_lei_n_17-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/205/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_n_1-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/279/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/277/indicacao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/276/indicacao_n_04-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_n_5-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_n_6-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/272/indicacao_n_8-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_n_9-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_n_10-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_n_11-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_n_12-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_n_13-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_n_14-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_n_16-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_n17-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_n_18-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_n19-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_n_20-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_n_21-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_n_22-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_n_23-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_n_24-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/281/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_n_26-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_n_27-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_n_28-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_n_29-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_n_30-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/241/indicacao_n_31-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/240/indicacao_n_32-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/237/indicacao_n_33-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/238/indicacao_n_34-2017-cjr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/239/indicacao_n_35-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/236/indicacao_n_36-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/235/indicacao_n_37-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_n_38-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/234/indicacao_n_39-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/232/indicacao_n_40-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/231/indicacao_n_41-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/230/indicacao_n_43-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/228/indicacao_n_44-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_n_45-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/233/indicacao_n_39-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/278/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/428/plc_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/204/projeto_de_lei_complementar_02-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/207/projeto_de_lei_complementar_n_03-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/216/projeto_de_lei_complementar_n15-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/197/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/222/mocao_de_pesar_n_03-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/226/mocao_de_pesar_n_-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/225/mocao_de_pesar__n_04_-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/223/mocao_de_pesar_n05-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/224/mocao_de_pesar_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/426/pl_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/217/emenda_modificada_da_pl_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/196/projeto_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/199/projeto_de_lei_do_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/200/projeto_de_lei_n4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/201/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/221/emenda_atidiva_n01-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/425/pl_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/424/projeto_de_lei_n_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/423/pl_de_lei_n_04-2017_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/421/pl_de_lei_n_04-2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/203/projeto_de_lei_n_05-2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/209/projeto_de_lei_n_06-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/210/projeto_de_lei_n_08-2017_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/211/projeto_de_lei_n_09-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/212/projeto_de_lei_n_10-2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/213/projeto_de_lei_n_11-2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/214/projeto_de_lei_n_12-2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/420/plano_plurianual_2018-2021_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/215/projeto_de_lei_n_14-2017_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/218/projeto_de_lei_n_16-2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/206/projeto_de_lei_n_17-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/205/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/280/indicacao_n_1-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/279/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/277/indicacao_03-2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/276/indicacao_n_04-2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_n_5-2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_n_6-2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/272/indicacao_n_8-2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_n_9-2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_n_10-2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_n_11-2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_n_12-2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_n_13-2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_n_14-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_n_16-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_n17-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_n_18-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_n19-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_n_20-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_n_21-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_n_22-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_n_23-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_n_24-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/281/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_n_26-2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_n_27-2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_n_28-2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/283/indicacao_n_29-2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_n_30-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/241/indicacao_n_31-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/240/indicacao_n_32-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/237/indicacao_n_33-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/238/indicacao_n_34-2017-cjr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/239/indicacao_n_35-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/236/indicacao_n_36-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/235/indicacao_n_37-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/282/indicacao_n_38-2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/234/indicacao_n_39-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/232/indicacao_n_40-2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/231/indicacao_n_41-2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/230/indicacao_n_43-2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/228/indicacao_n_44-2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/229/indicacao_n_45-2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/233/indicacao_n_39-2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/278/indicacao_02-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/428/plc_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/204/projeto_de_lei_complementar_02-2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/207/projeto_de_lei_complementar_n_03-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/216/projeto_de_lei_complementar_n15-2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/197/projeto_de_emenda_a_lei_organica_n_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/222/mocao_de_pesar_n_03-2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/226/mocao_de_pesar_n_-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/225/mocao_de_pesar__n_04_-2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/223/mocao_de_pesar_n05-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/224/mocao_de_pesar_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/426/pl_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/217/emenda_modificada_da_pl_n_15-2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/427/projeto_de_lei_n_01-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/196/projeto_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/199/projeto_de_lei_do_legislativo_03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/200/projeto_de_lei_n4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/201/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2017/221/emenda_atidiva_n01-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>