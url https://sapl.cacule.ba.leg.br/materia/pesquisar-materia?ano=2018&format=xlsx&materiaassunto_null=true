--- v0 (2026-02-27)
+++ v1 (2026-05-06)
@@ -54,418 +54,418 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_n_01-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_n_01-2018.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e Ill da Lei n° 313, de 25 de fevereiro de 2013 e da outras providencias.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_le_n_02-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_le_n_02-2018.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei° 374/2017, de 22 e Março de 2017 e dá outras Providencias.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_n_03-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_n_03-2018.pdf</t>
   </si>
   <si>
     <t>Institui condições especiais de participação de empresas em Licitações  de Limpeza Pública, Obras e Serviços de Engenharia, nas modalidades Tomada de Preço e Concorrência Publica , com a finalidade de reinserção socioeconômica de pessoas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/295/projeto_de_lei_n05-ldo-2018_compressed.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/295/projeto_de_lei_n05-ldo-2018_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Ornamentaria para o exercício de 2019 e da outras providencias.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_n_07-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_n_07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar convenio com a Associação de Proteção a Maternidade e a infância de Caculé-APMI, para fins de estabelecer, em regime de cooperação mútua entre os  partícipes, o desenvolvimento de ações e serviços de saúde no âmbito do Sistema Único de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_n_07-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_n_07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Caculé/BA a doar conforme mapa anexo e situação fática. áreas de terra localizadas no bairro Alto do Cruzeiro nesse, município, em local " Antônio Ferreira de Oliveira Brito" para regularização fundiária.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_07-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_07-2018.pdf</t>
   </si>
   <si>
     <t>Regula o acesso a informações previsto no inciso XXXIII do art. 5; inciso II do § 3° do art. 37 a no § 2° do art. 216 da Constituição Federal, a da_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>FÁBIO ROCHA DE BRITO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_n_47-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_n_47-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a pintura de uma faixa de pedestre,na travessia da Avenida Cônego Miguel Monteiro com a rua que dá acesso ao hospital Nossa Senhora_x000D_
 Aparecida.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_n_46-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_n_46-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de dois quebra-molas na Rua Abdenor Almeida Brito.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_n_47.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma pintura de uma faixa de pedestre,na travessia da Avenida Cônego Miguel Monteiro com a rua que dá acesso ao hospital Nossa Senhora_x000D_
 Aparecida</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_n48.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_n48.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Rua aberta, onde inicia a Rua Isaque Alves dos Santos, Bairro São Gemido próximo à Algocal, Caculé-Ba, onde mora o Sr Juarez Alvares Fernandes, seja denominada como Enedina Fernandes dos Santos. Espero poder contar a apreciação e aprovação dos pares desta_x000D_
 referida Casa Legislativa.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ari Rodrigues Texeira</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_n_50-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_n_50-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de QUADRA POLIESPORTIVA, TIPO SOCIETY na comunidade de Marruás neste município de Caculé, Bahia</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_n_51.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_n_51.pdf</t>
   </si>
   <si>
     <t>Nomeação da avenida que dar acesso à fábrica de caixas de fibra (Fibratex), via Rodovia Caculé-Licínio de Almeida, de AVENIDA ARNULFO AFONSO PESSOA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/383/indicacao_n_52-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/383/indicacao_n_52-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  nomear a  AVENIDA ARNULFO AFONSO PENA, de AVENIDA DAS INDÚSTRIAS. A título de localização, este logradouro inicia-se defronte à fábrica Fibratex e se finda no bairro Jureminha.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Alvimar Novais Costa</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_n_53.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua ao lado da lagoa Manoel Caculé como sendo RUA JOSÉ VALMIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Propõe o calçamento por meio de manta asfáltica da sede da Comunidade de Amargoso na zona rural deste município de Caculé — Bahia.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_n_55-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_n_55-2018.pdf</t>
   </si>
   <si>
     <t>Visa a nomeação da rua paralela à Lagoa Manoel Caculé, de RUA JOSÉ VALMIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_n_56-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_n_56-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe que da rua ALTO DA BOA VISTA II ( ver mapa anexo ) sem registro e sem cadastro nesse órgão, para que possa ser nomeada como ARMINDA PEREIRA BASTOS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_n_57-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_n_57-2018.pdf</t>
   </si>
   <si>
     <t>Nomeação da Rua C, Loteamento Fernandes, Bairro Senhor do Bomfim, nesta cidade de Caculé, Bahia, de RUA DEUSDETE CORREIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/379/indicacao_n_58-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/379/indicacao_n_58-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe que  a nova creche escolar que está em construção no Bairro da Rodoviária nesta cidade de Caculé receba o nome do falecido Professor Silvio Santos Viana.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_n_59-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_n_59-2018.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade, tipo "rampa", som placas sinalizadoras na Rua Sisínio Viana, Bairro São Cristovão, nesta cidade de Caculé.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_n_61-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_n_61-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a   instalação de uma Torre de Telefonia Celular, para atender a Comunidade do Tamboril, que anseia j5 h5 muito tempo por este beneficio.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_n_53.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua ao lado da lagoa Manoel Caculé como sendo RUA JOSÉ VALMIRO DE OLIVEIRA</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_n_60-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_n_60-2018.pdf</t>
   </si>
   <si>
     <t>Solicitando a Instalação de uma Torre de Telefonia Celular, para atender a Comunidade do Tamboril, que anseia já há muito tempo por este beneficio.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/292/lei_complementar_n_03-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/292/lei_complementar_n_03-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 217/2005 - Código Tributário Municipal, com alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocao_de_pesar_n_06-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocao_de_pesar_n_06-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe que a mesa encaminhe e conste na ata desta Sessão Ordinária, Moção de Pesar pelo falecimento de Eliane Duarte de Almeida</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/294/emenda_00-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/294/emenda_00-2018.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 17/2017 que Autoriza o parcelamento do solo urbano municipal para criação de lotes com área igual ou maior que too m2 (com metros quadrados) e da outra§ providencia.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/286/emenda_aditiva__n_1-2018.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/286/emenda_aditiva__n_1-2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE 0 ART. 5°, AO PROJETO DE LEI N° 06 DE 30 DE ABRIL DE 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -772,68 +772,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_n_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_le_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/295/projeto_de_lei_n05-ldo-2018_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_n_47-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_n_46-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_n48.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_n_50-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/383/indicacao_n_52-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_n_55-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_n_56-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_n_57-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/379/indicacao_n_58-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_n_59-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_n_61-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_n_60-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/292/lei_complementar_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocao_de_pesar_n_06-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/294/emenda_00-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/286/emenda_aditiva__n_1-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_n_01-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/289/projeto_de_le_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/291/projeto_de_lei_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/295/projeto_de_lei_n05-ldo-2018_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/285/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/284/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/401/projeto_de_lei_n_07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_n_47-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/387/indicacao_n_46-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_n48.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_n_50-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/383/indicacao_n_52-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_n_55-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/380/indicacao_n_56-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_n_57-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/379/indicacao_n_58-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_n_59-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_n_61-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indicacao_n_60-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/292/lei_complementar_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocao_de_pesar_n_06-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/294/emenda_00-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2018/286/emenda_aditiva__n_1-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>