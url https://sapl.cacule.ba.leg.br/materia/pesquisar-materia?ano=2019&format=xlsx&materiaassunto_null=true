--- v0 (2025-12-10)
+++ v1 (2026-05-07)
@@ -54,408 +54,408 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_n_01-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_n_01-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PROTEÇÃO À MATERNIDADE E A INFÂNCIA DE CACULÉ - APMI -,_x000D_
 PARA FINS DE ESTABELECER, EM REGIME DE COOPERAÇÃO MÚTUA ENTRE OS PARTÍCIPES, DESENVOLVIMENTO DE AÇÕES E SERVIÇOS DE SAÚDE_x000D_
 NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Altera os Anexos I e III da Lei n° 313, de 25 de fevereiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_n_03-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_n_03-2019.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de Gerente de Tributos e de Auxiliar de Controle interno</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_n_04-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_n_04-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_n_05-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_n_05-2019.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COMERCIALIZAÇÃO DE BEBIDAS ALCOÓLICAS NA PRAÇA CORAÇÃO DE JESUS, NESSE MUNICÍPIO DE CACULÉ/BA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_n_06-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_n_06-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento em Família Acolhedora para a Pessoa Idosa em situação de risco pessoal e social, à qual foi aplicada medida de_x000D_
 proteção.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_n_07-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_n_07-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Direitos do Idoso e dá outras Providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_n_08-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_n_08-2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° da Lei Municipal N°361/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_09-ldo-2019_compressed.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_09-ldo-2019_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de CACULÉ, para o exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_n_10-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_n_10-2019.pdf</t>
   </si>
   <si>
     <t>Declara como de utilidade publica associação de proteção a maternidade e a infância de Caculé - APMI - e  dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_n_11-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_n_11-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa FINISA a tomar empréstimo junto a CAIXA ECONÔMICA FEDERAL a dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alvimar Novais Costa</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_62-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_62-2019.pdf</t>
   </si>
   <si>
     <t>Propõe a Instalação de Redutor de Velocidade na Rua Teodorico Novais próximo ao Pelotão da Policia Militar, em frente à casa de Zé Pedreiro.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_n_63.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_n_63.pdf</t>
   </si>
   <si>
     <t>Propõe a instalação de Redutor de Velocidade na Avenida Cônego Miguel Monteiro, em_x000D_
 frente o mercado Muniz do Senhor Durval.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>AILTON LOPES</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_n_64.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_n_64.pdf</t>
   </si>
   <si>
     <t>Propõe que a rua do PSF Mateus, seja denominada como Rua Maria do Patrocínio. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_n_65.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_n_65.pdf</t>
   </si>
   <si>
     <t>Propõe a Instalação de alambrados (tela de proteção) na quadra poliesportiva Gutenberg Santos Viana.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_n_66.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_n_66.pdf</t>
   </si>
   <si>
     <t>Dispõe que a rua que da acesso a passagem do Rio, passando em frente á Creche Tadeu Rocha Martins e o "CREAS" seja denominada como Avenida Gerson Louzada, Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_n_67.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_n_67.pdf</t>
   </si>
   <si>
     <t>Propõe a esse plenário a seguinte medida de interesse público, a ser encaminhada ao Chefe do poder Executivo Municipal e aos colegas desta casa Legislativa, para a seguinte providencia. Promover uma limpeza na barragem do Comocoxico, neste município de Caculé-Ba.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_n_68.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_n_68.pdf</t>
   </si>
   <si>
     <t>Dispõe que uma nova rua do bairro Copacabana seja denominada como Arminda Pereira Bastos, conforme mapa anexo. Espero poder contar a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>LUIZ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_n_69.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_n_69.pdf</t>
   </si>
   <si>
     <t>Dispõe que a rua localizada no Bairro da Jurema, iniciando na Avenida Aníbal Correia de Oliveira, dando acesso ao loteamento Central park e finalizando na fabrica fibratex e nobrelar, seja denominada por Rua ELDI ALVES DE ATAÍDE. Espero poder contar com a apreciação e aprovação dos pares desta referida Casa Legislativa.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_n_70.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_n_70.pdf</t>
   </si>
   <si>
     <t>Propõe que  sejam instalados dois redutores de velocidade, tipo "rampa", com placas sinalizadoras na Rua Arlindo Alves Filho, localizada no Bairro Senhor do Bonfim, Caculé-Ba.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/340/mocao_de_aplausos_n_01-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/340/mocao_de_aplausos_n_01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sobre o reconhecimento de  toda a equipe da COOTRAF, pela organização II FEAF — Feira da Agricultura Familiar de Serra Geral e Festival da Cultura Baiana, realizada nos dias 31 de agosto e 01 de setembro de 2019, em Caculé — Ba.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/357/mocao_de_pesar_n_02-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/357/mocao_de_pesar_n_02-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de NELCY ANDRADE COSTA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/356/mocao_n_03-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/356/mocao_n_03-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do SR. ABELAR RIBEIRO DA CRUZ, ocorrido em 21 de março do corrente ano, na cidade de Caculé.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_de_pesar_n_04.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_de_pesar_n_04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Fernandes, pelo falecimento do Sr. Carlito Fernandes da Silva, ocorrido no dia 06 de outubro de 2019.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/374/emenda_ao_pl_n__01-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/374/emenda_ao_pl_n__01-2019.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE O ART. 52, AO PROJETO DE LEI N° 01 DE 16 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 08/2019 que Altera os artigos 3° e 4° da Lei Municipal 361/2015, visando aumentar o prazo de 05 para 10 anos para a_x000D_
 Associação dos Moradores do Bairro Senhor do Bonfim iniciarem as obras de construção da sua sede e também aumentar de 02 para 05 anos o prazo para conclusão das obras no terreno doado pelo Município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei 364/2016 de 22 de março de 2016 e da outras providencias.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/342/pll_n_02.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/342/pll_n_02.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo primeiro do artigo 3° da Lei n° 363 de 22 de março de 2016 e da outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_lei_do_legislativo_n_03-2019.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_lei_do_legislativo_n_03-2019.pdf</t>
   </si>
   <si>
     <t>Disciplina sobre o estacionamento de veículos de grande porte no Município de Caculé, e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -762,68 +762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_n_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_n_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_n_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_n_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_09-ldo-2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_n_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_n_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_62-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/340/mocao_de_aplausos_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/357/mocao_de_pesar_n_02-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/356/mocao_n_03-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_de_pesar_n_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/374/emenda_ao_pl_n__01-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/342/pll_n_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_lei_do_legislativo_n_03-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_n_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_n_04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_n_05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_n_06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_n_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_n_08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_09-ldo-2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_n_10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_n_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_62-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/340/mocao_de_aplausos_n_01-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/357/mocao_de_pesar_n_02-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/356/mocao_n_03-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_de_pesar_n_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/374/emenda_ao_pl_n__01-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/342/pll_n_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2019/362/projeto_de_lei_do_legislativo_n_03-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>