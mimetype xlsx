--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,194 +54,194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>José Roberto Neves</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_n_01-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_n_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos 1 e Ill da Lei n° 313, de 25 de fevereiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_lei_n_02-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_lei_n_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei n. 206/2005, de 16 de agosto de 2005 e dá outras Providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/338/projeto_de_lei_n_03-2020-ldo.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/338/projeto_de_lei_n_03-2020-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/339/pl_n06_orcamento_-2021.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/339/pl_n06_orcamento_-2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de CACULÉ, para o exercício Financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_n_65-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_n_65-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Travessa Novo Mundo seja denominada de Rua Baziliano José Gomes.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Alvimar Novais Costa</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_n_62-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_n_62-2020.pdf</t>
   </si>
   <si>
     <t>Disõe sobre a reforma e ampliação do posto de vacinação Ester do município de Caculé, bem como abertura de mais dois postos de vacinação e aquisição de novos equipamentos. Sobretudo uma câmara fria para conservação das vacinas.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_n_63-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_n_63-2020.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Rua localizada no loteamento Cristal, situado nesta cidade, a referida Rua ser nomeada esta localizada ao lado da quadra (A) em frente a praça do referido loteamento, conforme mapa em anexo, seja denominada por Rua Gerson Barbosa de Aguiar.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_n_66-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_n_66-2020.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Rua (C) que está localizada em frente às quadras (J) e (F) no loteamento Morada Nobre, situado no bairro Lagoa de Cima nesta cidade de Caculé, seja denominada por Rua Osvaldo Pereira da Silva.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_n_67-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_n_67-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Rua localizada no loteamento Cristal, situado nesta cidade, a referida Rua ser nomeada esta localizada entre a quadra (C) com a quadra (B) do referido loteamento, conforme mapa em anexo, seja denominada por Rua Ubaldo Maximo de Carvalho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_complementar_n_02-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_complementar_n_02-2020.pdf</t>
   </si>
   <si>
     <t>Redução de alíquota do Imposto sobre Serviço — ISS, para 2% às empresas que realizam a prestação dos serviços relacionados à Manutenção de Estações e redes de telecomunicações, suporte técnico, manutenção e outros serviços em tecnologia da informação, tratamento de dados,_x000D_
 provedores de serviço de aplicação e serviço de hospedagem na Internet e atividades de teleatendimento, previstos a partir dos códigos 4221-9/05, 6209-1/00, 6311- 9/00 e 8220-2/00, da Classificação Nacional de Atividades Econômicas —CNAE, estabelecida pela Comissão Nacional_x000D_
 de Classificação —CONCLA, em vigência através do Decreto Municipal n°. 1.521, de 02 dezembro de 2019 no Município de Caculé, a fim de incentivar as empresas que prestam tais serviços a permanecerem no município de Caculé, mantendo o nível de emprego e renda na cidade, bem como, para servir de estímulo para a instalação de novas empresas prestadoras das referidas atividades, e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_do_legislativo_n_02-2020.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_do_legislativo_n_02-2020.pdf</t>
   </si>
   <si>
     <t>Fixa subsídio do Prefeito, Vice Prefeito e Secretários Municipais do Município de CACULÉ, para a Legislatura 2021/2024 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -548,68 +548,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_lei_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/338/projeto_de_lei_n_03-2020-ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/339/pl_n06_orcamento_-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_n_65-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_n_62-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_n_63-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_n_66-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_n_67-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_complementar_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_do_legislativo_n_02-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_n_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_lei_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/338/projeto_de_lei_n_03-2020-ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/339/pl_n06_orcamento_-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_n_65-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_n_62-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_n_63-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_n_66-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_n_67-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_complementar_n_02-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_do_legislativo_n_02-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>