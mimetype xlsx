--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1090 +54,1090 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Pedro Dias da Silva</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_n_01-2023_conselho_tutelar.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_n_01-2023_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 01 de 07 de março de 2023. _x000D_
 "Dispõe sobre política municipal de atendimento aos direitos da criança e do adolescente, o Conselho Municipal de Direitos da Criança e do Adolescente, o Conselho Tutelar e o Fundo Municipal de Assistência Social."</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Estabelece a estrutura e o funcionamento do Conselho Tutelar de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n_03_de_20_de_marco_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n_03_de_20_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização fundiária urbana no município de Caculá/BA; estabelece requisitos para enquadramento na REURB-S e REURB-E; regulamenta mecanismo para procedimento de REURB;viabiliza a cooperação do município com o Cartório de Registro de Imóveis para fins de consecução de regularização fundiária; e, dá outras providências."</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Executivo Municipal - EX</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_04_2023_-_ldo_completa.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_04_2023_-_ldo_completa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias - (LDO) de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_05_2023_-__incentivo_educacao_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_05_2023_-__incentivo_educacao_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e regularização de incentivo a educação de Jovens e Adultos para erradicação do analfabetismo e formação dos jovens e adultos desde município, autorizando ainda a concessão de incentivos financeiros para efetivação de matrícula, permanência, frequência, estudo e aprovação nas escolas municipais que ofertam vagas na modalidade de ensino da educação de Jovens, Adultos e Idosos da Educação Básica e dá outras providências".</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_06_-2023_-_reajuste_professores_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_06_-2023_-_reajuste_professores_-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o texto da Lei Municipal N°. 313/2013 e a tabela de composição salarial do anexo III da lei N°.450/2022 no sentindo de conceder reajuste de vencimentos aos ocupantes de cargos de magistério para adequar ao piso salarial nacional dos professores do magistério público da educação básica, nos termos que preconiza a portaria n° 17, de janeiro de 2023-MEC</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_07_-2023_-_altera_lei_de_diarias.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_07_-2023_-_altera_lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 378/2017 que “Autoriza a concessão de diárias e dá outras providências”.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_08_-2023_-_autoriza_credito_suplementar.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_08_-2023_-_autoriza_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Executivo Municipal a Abrir no Orçamento Fiscal e Seguridade Social de Caculé– Ba, Crédito Suplementar Especial e dá outras providencias.”</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_09_de_2023_-_loa_2024_-_assinada.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_09_de_2023_-_loa_2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Orçamento Anual do Município de CACULÉ, para o exercício financeiro de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_10_-2023_-_autoriza_credito_suplementar.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_10_-2023_-_autoriza_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação e concessão de vantagens pecuniária aos profissionais da enfermagem para fins de atingimento ao piso estabelecido na Lei n° 14.434, autoriza a abertura de créditos especiais  e dá outras providências."</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_11_-2023_-_cria_conselho_e_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_11_-2023_-_cria_conselho_e_fundo_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>"Cria e institui o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPCD, no município de Caculé, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência FMDPCD e dá outras providências. "</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_12_de_23_-_doacao_terreno_cootraf_-_completo_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_12_de_23_-_doacao_terreno_cootraf_-_completo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar imóvel, com cláusula de reversão, para a instalação do Centro de Formação e Desenvolvimento Econômico para o fortalecimento da Agricultura familiar mantido pela Cooperativa  de Trabalho, Assessoria Técnica e Educacional para Desenvolvimento da Agricultura Familiar - COOTRAF</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_13_-_2023_-_altera_texto_da_ldo_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_13_-_2023_-_altera_texto_da_ldo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o texto do §2º do Artigo 11, da Lei Municipal Nº 464, de 07 de junho de 2023 que dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias – (LDO) de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_14_-_2023_-_autoriza_o_pagamento_da_indenizacao_com_recursos_extraordinarios_fundef_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_14_-_2023_-_autoriza_o_pagamento_da_indenizacao_com_recursos_extraordinarios_fundef_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento da indenização com recursos extraordinários recebidos pelo município em decorrência de decisões judiciais relativas ao cálculo do valor anual por aluno para a distribuição dos recursos do Fundef ou Fundeb, no âmbito do Município de Caculé e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SALVADOR  SEABRA</t>
   </si>
   <si>
     <t>REUNIÃO COM ASSOCIAÇÃO COMUNITÁRIA DA PASSAGEM DOS CARNEIROS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento.pdf</t>
   </si>
   <si>
     <t>Desapropriação de área urbana contigua da Lagoa Manoel Caculé</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>GEORGE MALHEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/368/requerimento_de_convocacao.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/368/requerimento_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja convocado o Sr. Willian Lima Gonçalves, vice prefeito deste município, para prestar esclarecimentos sobre o porquê o seu veículo se encontrava na Delegacia de Caeitité aguardando o término, do depoimento dos 03 agressores que envolveram na briga com este vereador.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Comissão Diretota - CM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_n_01.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_n_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das .</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>ANDERSON RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_n_02.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_n_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre construção de praça na Comunidade Mocambo, zona rural de Caculé</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_n_03.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_n_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre, propor o adicional de periculosidade aos Guardas Municipais deste município com base nos  dispositivos da Lei 12.740/12 c a Portaria do MTE 1885/13.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_04-2023_-_nomeacao_avenida_fabio_rocha_de_brito.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_04-2023_-_nomeacao_avenida_fabio_rocha_de_brito.pdf</t>
   </si>
   <si>
     <t>Dispõe a nomeação da avenida que se inicia na Rua Maria de Souza Pires e finaliza na Avenida Joao Gualberto dos Santos, saída para a Comunidade Quati, localizada no Bairro Lagoa de Cima, de Avenida Fábio Rocha Brito</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_05.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a poda de árvores, nas ruas, praças e avenidas de nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_06-de_30_de_marco_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_06-de_30_de_marco_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A PROJETO DE LEI QUE TEM COMO OBJETIVO O COMBATE A DENGUE, ZIKA E CHIKUNGUNYA, ATRAVÉS DO INCENTIVO AO CULTIVO DE MUDAS DE PLANTAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_07-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Nomeação de rua que se inicia na Av Placidino Lisboa, bairro Lagoa de Cima de José Umberlino Filho.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/18/inidicacao_no_08-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/18/inidicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Pintura de uma faixa de pedestre, em frente a empresa HE-NET, localizada na Avenida Copacabana.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_insalubridade_e_piso_salarial_dos_dentistas.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_insalubridade_e_piso_salarial_dos_dentistas.pdf</t>
   </si>
   <si>
     <t>Indicação ao projeto de lei que dispõe sobre concessão de adicional de insalubridade aos Odontólogos servidores públicos municipal no percentual de 40% (quarenta por cento), bem como o piso salarial na respectiva Lei 3.999/61, inclusive uma folga na semana a sua escolha, desde que, não prejudique a unidade de saúde.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n10_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n10_2023.pdf</t>
   </si>
   <si>
     <t>Construção de Praça e parque para recreação de crianças e adultos na Comunidade do Araça.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_112023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_112023.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade na Praça da Lagoa das Pedras.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_ao_projeto_de_lei_-_instalacao_de_quebra_molas.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_ao_projeto_de_lei_-_instalacao_de_quebra_molas.pdf</t>
   </si>
   <si>
     <t>"Instalação de redutores de velocidade (quebra-molas) na Comunidade Lagoa da Torta."</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_ao_projeto_de_lei_-_contrucao_de_praca_publica.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_ao_projeto_de_lei_-_contrucao_de_praca_publica.pdf</t>
   </si>
   <si>
     <t>"Construção de uma praça publica e um espaço de lazer na Comunidade  Lagoa da Torta."</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_n_14.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>"Construção de uma rotatória elevada em frente a Creche no Conjunto Habitacional."</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_n15.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_n15.pdf</t>
   </si>
   <si>
     <t>Construção de Praça e Parque para recreação de crianças e adultos na Comunidade Alecrin."</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_n16.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_n16.pdf</t>
   </si>
   <si>
     <t>"Construção da Praça e Parque para recreação de  crianças e adultos na Comunidade São Domingos."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_ginasio_d.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_ginasio_d.pdf</t>
   </si>
   <si>
     <t>'Construção de Ginásio Poliesportivo para o Município de Caculé."</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_iluminacao_d.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_iluminacao_d.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a colocação de Postes de Iluminação Pública em torno de todo o Colégio Estadual de Tempo Integral Norberto Fernandes."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_onibus_d.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_onibus_d.pdf</t>
   </si>
   <si>
     <t>Disponibilizar ônibus em pontos estratégicos para o transporte dos alunos para o Colégio Estadual de Tempo Integral Norberto Fernandes.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_20.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a pavimentação asfáltica das ruas que dão acesso ao PSF da Várzea Grande, trazendo melhorias de acesso aos moradores."</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva da Comunidade Lagoa Feia.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_22.2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_22.2023.pdf</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei para criação de vagas de estacionamento às pessoas com TEA (Transtorno do Espectro Autista) devidamente sinalizada e pintadas com o símbolo do autismo localizadas em vias ou em espaços públicos neste município. Disponibilização de adesivos de identificação nos veículos.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_23.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_23.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade (quebra-molas) na Rua Gercino Correia, Bairro Alto do Cruzeiro.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ALESSANDRO FIGUEIREDO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_-abaixo_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_-abaixo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre, a construção de Redutores de Velocidade (quebra-molas) na Rua Juvenal Correia, Bairro Copacabana.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade (quebra-molas) no sentindo de evitar acidentes causados pelo excesso de velocidade na Rua Antônio Alves Teixeira, no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_25-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de uma cobertura para quadra poliesportiva Clemente Rodrigues, no Povoado da Várzea Grande.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_n_27-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_n_27-2023.pdf</t>
   </si>
   <si>
     <t>Propõe que seja nomeada com o nome Miguel da Silveira Maia, a avenida que liga a Praça do Cemitério a Comunidade Passagem do Rio.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_paulo.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_paulo.pdf</t>
   </si>
   <si>
     <t>Propõe que seja nomeada com o nome Fabio Rocha de Brito, a nova Praça de Eventos que está localizada na praça Manoel Caculé.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_29.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  nomeação da Alameda/Escadaria, localizada no Bairro Lagoa das Pedras, de Cosme Fernandes dos Santos.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_30.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Instalação de semáforo ou melhor sinalização de trânsito na esquina da Rua Teodorico Novaes com a Avenida Cônego Miguel Monteiro</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_31.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Propõe a nomeação de uma via pública, no bairro da Estação, próximo a entrada da Pecuária.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_32.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma reforma com urgência da Avenida João Gualberto dos Santos, do trecho que liga a Lagoa Manoel Caculé até o acesso pelo fundo do Colégio Estadual de Tempo Integral Norberto Fernandes.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_resolucao_n_01-2023_-_comissao_especial.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_resolucao_n_01-2023_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a constituição da Comissão Especial para Reforma e Atualização da Lei Orgânica Município de Caculé-Bahia; Regimento Interno da Câmara de Vereadores de Caculé-Bahia; Código de Ética e Decoro Parlamentar"</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_complementar_01_2023_-_acs_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_complementar_01_2023_-_acs_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação dos empregos públicos de Agente Comunitários de Saúde e  de Agentes de Combates ás Endemias de Caculé, e dá outras providências."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_complementar_02_-2023_-_ppp_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_complementar_02_-2023_-_ppp_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão dos serviços de iluminação pública por meio de parceria Pública-Privada, altera a cobrança da contribuição de iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_de_aplausos_e_agradecimento_n_01-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_de_aplausos_e_agradecimento_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Agradecimento ao diretor escolar Eumax Maciel Teixeira.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/321/mocao_dig.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/321/mocao_dig.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Edgar Souza Santos Filho e a Entidade COOTRAF.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/301/emenda_projeto_de_lei_municipal.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/301/emenda_projeto_de_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Emenda  Acrescentar o Parágrafo Único no art. 4º ao projeto de Lei complementar Nº 01 de 15 de junho de 2023.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/313/emenda_projeto_no_07.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/313/emenda_projeto_no_07.pdf</t>
   </si>
   <si>
     <t>Acrescentar ao Projeto de Lei Complementar os Artigos 10,11,12,13, renumerando-se os demais.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/418/emenda_ao_projet_de_lei_14-2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/418/emenda_ao_projet_de_lei_14-2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 14/2023</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>JEOVANE COSTA, JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_do_legislativo_municipal_n_012023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_do_legislativo_municipal_n_012023.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição da CARTEIRA MUNICIPAL DE IDENTIFICAÇAO DO AUTISTA — CMIA, para as pessoas com Transtornos do Espectro Autista (TEA) residentes no Município de Caculé e dá outras providências. Conforme determinação na lei sancionada pelo Governo Federal, Lei Romeo Mion n°  3.977 de 08101/2020, que alterou a lei n° 12.764, de 27 de dezembro de 2012 (Lei Berenice Pia), e a lei n° 9.265, de 12 de fevereiro de 1996, para instituir a arteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) de expedição gratuita, como direito da pessoa com transtorno do espectro autista á sua correta identificação por meio de documento oficial.</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_colar_de_girasol.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_colar_de_girasol.pdf</t>
   </si>
   <si>
     <t>Institui o uso do colar de girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas, no Município de Caculé na Bahia.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>AILTON LOPES, ALESSANDRO FIGUEIREDO, ANDERSON RIBEIRO, EDMILSON COUTINHO, GEORGE MALHEIROS, JEOVANE COSTA, JOANA D'ARC, LUIZ CARLOS, MANOEL INÁCIO, PAULO HENRIQUE, SALVADOR  SEABRA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_legislativo_no_03-2023..pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_legislativo_no_03-2023..pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura do cargo de Assessor de Gabinete para Chefe de Gabinete; Cria os cargos de Assistente Administrativo e Assessor Parlamentar e dispõe sobre a Revisão Geral Anual nos vencimentos dos servidores públicos do Poder Legislativo Municipal, nos termos do inciso X do art. 37 da CF/88, e da outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_n_04_de_2023_de_05_de_junho_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_n_04_de_2023_de_05_de_junho_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 386 de 31 de agosto de 2017, que autoriza a concessão de diárias dos vereadores e servidores do poder legislativo e da outras providencias.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_05.2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_05.2023.pdf</t>
   </si>
   <si>
     <t>Proíbe as concessionárias de serviço público a interromper o fornecimento de energia elétrica e abastecimento de água no âmbito do Município de Caculé-BA, nos casos em que especifica.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/307/pl_06.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/307/pl_06.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n°06/2023,  que dispõe sobre a Criação de Transporte para Crianças com Transtorno do Espectro Autista e/ou Crianças com deficiência cerebral, no âmbito do Município de Caculé.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_-_transparencia.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_-_transparencia.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação no Web Site da prefeitura da lista de espera para utilização dos veículos e máquinas agrícolas do município de Caculé-BA."</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_-_vacina.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_-_vacina.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do Programa de Vacinação do Idoso em casa, no município de Caculé-Ba.</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da sessão</t>
   </si>
   <si>
     <t>Controle Interno - CI</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/5/ata_da_65a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/5/ata_da_65a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 64° Sessão Ordinária de 27 de Março de 2023.</t>
   </si>
   <si>
     <t>Ata da 66° Sessão Ordinária.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/20/ata_da_67a_sessao_ordinaria_de_2023-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/20/ata_da_67a_sessao_ordinaria_de_2023-1.pdf</t>
   </si>
   <si>
     <t>Ata da 67ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/23/ata_da_68a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/23/ata_da_68a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 68ª SESSÃO ORDINÁRIA DE 2023.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ata_da_69a_sessao_ordinaria_de_2023-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ata_da_69a_sessao_ordinaria_de_2023-1.pdf</t>
   </si>
   <si>
     <t>Ata da 69° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ata_da_70a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ata_da_70a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ata_da_71a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ata_da_71a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da  71ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/198/ata_da_72a_sessao_ordinaria_de_2023-2.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/198/ata_da_72a_sessao_ordinaria_de_2023-2.pdf</t>
   </si>
   <si>
     <t>Ata da  72ª Sessão Ordinária de  2023.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/255/ata_da_73a_sessao_ordinaria_de_2023_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/255/ata_da_73a_sessao_ordinaria_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Ata da 73ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/288/ata_da_74a_sessao_ordinaria_de_2023_2.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/288/ata_da_74a_sessao_ordinaria_de_2023_2.pdf</t>
   </si>
   <si>
     <t>Ata da 74º Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/300/ata_da_76a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/300/ata_da_76a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/314/ata_da_78a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/314/ata_da_78a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 78ª SESSÃO ORDINÁRIA DE 2023</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/317/ata_da_79a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/317/ata_da_79a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 79ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/318/ata_da_80a_sessao_ordinaria_de_2023_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/318/ata_da_80a_sessao_ordinaria_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão 80° Ordinária de 2023</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/324/ata_da_81_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/324/ata_da_81_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 81° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/325/ata_da_82_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/325/ata_da_82_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 82° Sessão Ordinária.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/337/ata_da_83a_sessao_ordinaria_de_2023_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/337/ata_da_83a_sessao_ordinaria_de_2023_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 83ª SESSÃO ORDINÁRIA DE 2023</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/354/ata_da_84a_sessao_ordinaria_de_2023-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/354/ata_da_84a_sessao_ordinaria_de_2023-1.pdf</t>
   </si>
   <si>
     <t>Ata da 84° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/367/ata_da_85a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/367/ata_da_85a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 85° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/369/ata_da_86a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/369/ata_da_86a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 86° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/376/ata_da_87a_sessao_ordinaria_de_2023_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/376/ata_da_87a_sessao_ordinaria_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/389/ata_da_88a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/389/ata_da_88a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 88° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/394/ata_da_89o_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/394/ata_da_89o_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 89° Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/416/ata_da_90o_sessao_ordinaria_de_2023-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/416/ata_da_90o_sessao_ordinaria_de_2023-1.pdf</t>
   </si>
   <si>
     <t>Ata da 90° Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/12/oficio_circular_n_022023.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/12/oficio_circular_n_022023.pdf</t>
   </si>
   <si>
     <t>Novas medidas para protocolo de documentos.</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/14/oficio_convite_nucleo_florecer.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/14/oficio_convite_nucleo_florecer.pdf</t>
   </si>
   <si>
     <t>Convite enviado pelo Núcleo Florecer.</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/15/oficio_convite_nucleo_florecer.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/15/oficio_convite_nucleo_florecer.pdf</t>
   </si>
   <si>
     <t>Convite Núcleo Florecer.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR - Comissão  Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/304/parecer_no_07-2023..pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/304/parecer_no_07-2023..pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n° 04/2023, de 05 de junho de 2023, que altera a Lei n° 386 de 31 de agosto de 2017, que autoriza a concessão de diárias dos vereadores e servidores do poder legislativo e da outras providencias."</t>
   </si>
   <si>
     <t>CPMC</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Caculé-2022</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios da Bahia - TCM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/67/parecer_previo_-_municipio_2021.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/67/parecer_previo_-_municipio_2021.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO. PRESTAÇÃO DE CONTAS ANUAIS DO CHEFE DO PODER EXECUTIVO DO MUNICÍPIO DE CACULÉ. EXERCÍCIO DE 2021. _x000D_
 O TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DA BAHIA, no uso de suas atribuições legais, com fundamento no artigo 75, _x000D_
 da Constituição Federal, art. 91, inciso I, da Constituição Estadual e art. 1º, inciso I da Lei Complementar nº 06/91, emite Parecer Prévio,_x000D_
 opinando pela aprovação, porque regulares, porém com ressalvas, as contas do Prefeito do Município de CACULÉ, Sr. Pedro Dias da Silva, exercício financeiro 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1447,68 +1447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_n_01-2023_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n_03_de_20_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_04_2023_-_ldo_completa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_05_2023_-__incentivo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_06_-2023_-_reajuste_professores_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_07_-2023_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_08_-2023_-_autoriza_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_09_de_2023_-_loa_2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_10_-2023_-_autoriza_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_11_-2023_-_cria_conselho_e_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_12_de_23_-_doacao_terreno_cootraf_-_completo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_13_-_2023_-_altera_texto_da_ldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_14_-_2023_-_autoriza_o_pagamento_da_indenizacao_com_recursos_extraordinarios_fundef_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/368/requerimento_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_04-2023_-_nomeacao_avenida_fabio_rocha_de_brito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_06-de_30_de_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/18/inidicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_insalubridade_e_piso_salarial_dos_dentistas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n10_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_112023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_ao_projeto_de_lei_-_instalacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_ao_projeto_de_lei_-_contrucao_de_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_ginasio_d.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_iluminacao_d.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_onibus_d.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_22.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_-abaixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_paulo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_resolucao_n_01-2023_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_complementar_01_2023_-_acs_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_complementar_02_-2023_-_ppp_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_de_aplausos_e_agradecimento_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/321/mocao_dig.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/301/emenda_projeto_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/313/emenda_projeto_no_07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/418/emenda_ao_projet_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_do_legislativo_municipal_n_012023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_colar_de_girasol.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_legislativo_no_03-2023..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_n_04_de_2023_de_05_de_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_05.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/307/pl_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_-_transparencia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_-_vacina.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/5/ata_da_65a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/20/ata_da_67a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/23/ata_da_68a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ata_da_69a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ata_da_70a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ata_da_71a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/198/ata_da_72a_sessao_ordinaria_de_2023-2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/255/ata_da_73a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/288/ata_da_74a_sessao_ordinaria_de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/300/ata_da_76a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/314/ata_da_78a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/317/ata_da_79a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/318/ata_da_80a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/324/ata_da_81_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/325/ata_da_82_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/337/ata_da_83a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/354/ata_da_84a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/367/ata_da_85a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/369/ata_da_86a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/376/ata_da_87a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/389/ata_da_88a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/394/ata_da_89o_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/416/ata_da_90o_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/12/oficio_circular_n_022023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/14/oficio_convite_nucleo_florecer.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/15/oficio_convite_nucleo_florecer.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/304/parecer_no_07-2023..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/67/parecer_previo_-_municipio_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_n_01-2023_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_n_03_de_20_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_04_2023_-_ldo_completa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_05_2023_-__incentivo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_06_-2023_-_reajuste_professores_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_07_-2023_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_08_-2023_-_autoriza_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_09_de_2023_-_loa_2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_10_-2023_-_autoriza_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/392/projeto_de_lei_11_-2023_-_cria_conselho_e_fundo_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_12_de_23_-_doacao_terreno_cootraf_-_completo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_13_-_2023_-_altera_texto_da_ldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_14_-_2023_-_autoriza_o_pagamento_da_indenizacao_com_recursos_extraordinarios_fundef_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/368/requerimento_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_n_02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_n_04-2023_-_nomeacao_avenida_fabio_rocha_de_brito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_06-de_30_de_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/18/inidicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_insalubridade_e_piso_salarial_dos_dentistas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n10_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_112023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_ao_projeto_de_lei_-_instalacao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_ao_projeto_de_lei_-_contrucao_de_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/88/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/90/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_ginasio_d.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_iluminacao_d.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_onibus_d.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_22.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_-abaixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_n_27-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_paulo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_resolucao_n_01-2023_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_complementar_01_2023_-_acs_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_complementar_02_-2023_-_ppp_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/310/mocao_de_aplausos_e_agradecimento_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/321/mocao_dig.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/301/emenda_projeto_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/313/emenda_projeto_no_07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/418/emenda_ao_projet_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_do_legislativo_municipal_n_012023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_-_colar_de_girasol.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_legislativo_no_03-2023..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_n_04_de_2023_de_05_de_junho_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_05.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/307/pl_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_-_transparencia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/393/projeto_de_lei_-_vacina.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/5/ata_da_65a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/20/ata_da_67a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/23/ata_da_68a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ata_da_69a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ata_da_70a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ata_da_71a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/198/ata_da_72a_sessao_ordinaria_de_2023-2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/255/ata_da_73a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/288/ata_da_74a_sessao_ordinaria_de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/300/ata_da_76a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/314/ata_da_78a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/317/ata_da_79a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/318/ata_da_80a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/324/ata_da_81_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/325/ata_da_82_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/337/ata_da_83a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/354/ata_da_84a_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/367/ata_da_85a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/369/ata_da_86a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/376/ata_da_87a_sessao_ordinaria_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/389/ata_da_88a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/394/ata_da_89o_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/416/ata_da_90o_sessao_ordinaria_de_2023-1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/12/oficio_circular_n_022023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/14/oficio_convite_nucleo_florecer.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/15/oficio_convite_nucleo_florecer.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/304/parecer_no_07-2023..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2023/67/parecer_previo_-_municipio_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>