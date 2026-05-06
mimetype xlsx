--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,937 +54,937 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal - EX</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_01_-2024_-_reajuste_professores.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_01_-2024_-_reajuste_professores.pdf</t>
   </si>
   <si>
     <t>"Altera o texto da Lei Municipal Nº. 313/2013 e a tabela de Composição Salarial do Anexo III da Lei Nº. 465/2023 no sentido de conceder reajuste de vencimentos aos ocupantes de cargos de magistério para adequar ao piso salarial nacional dos profissionais do magistério público da educação básica."</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_de_lei_no_02-2024_-_ldo_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_de_lei_no_02-2024_-_ldo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias – (LDO) de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/780/projeto_de_lei_03_-2024_-_politica_de_atendimento_educacao_especial.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/780/projeto_de_lei_03_-2024_-_politica_de_atendimento_educacao_especial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Política Municipal de Atendimento a Educação Especial e Desenvolvimento Intelectual e Cognitivo na perspectiva da educação inclusiva para alunos com deficiência e altas habilidades/superdotação do sistema municipal de ensino do município de Caculé e Lei Federal nº. 14.254/21 e dá outras providências.”</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/781/projeto_de_lei_04_-2024_-_politica_de_educacao_antiracista.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/781/projeto_de_lei_04_-2024_-_politica_de_educacao_antiracista.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE EDUCAÇÃO ANTIRRACISTA E RELAÇÕES ÉTNICO-RACIAIS, PLANO MUNICIPAL DE EDUCAÇÃO ANTIRRACISTA NO ÂMBITO DA REDE ESCOLAR PÚBLICA MUNICIPAL PARA IMPLEMENTAÇÃO DAS LEIS FEDERAIS Nº. 10.639/03 E 11.645/08 NO MUNICÍPIO DE CACULÉ E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_05_-2024_-_altera_lei_no_263_de_2009_que_institui_familia_acolhedora.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_05_-2024_-_altera_lei_no_263_de_2009_que_institui_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS E NOMENCLATURAS CONTIDOS NA LEI Nº 263/2009 QUE INSTITUIU O PROGRAMA FAMÍLIA ACOLHEDORA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/797/projeto_de_lei_06_-2024_-_ratifica_as_alteracoes_consorcio_publico_do_consorcio_de_desenvolvimento_sustentavel_do_alto_sert.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/797/projeto_de_lei_06_-2024_-_ratifica_as_alteracoes_consorcio_publico_do_consorcio_de_desenvolvimento_sustentavel_do_alto_sert.pdf</t>
   </si>
   <si>
     <t>“RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES, CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO DE DESENVOLVIMENTO SUSTENTÁVEL DO ALTO SERTÃO.”</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_07_de_2024_-_loa_2025.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_07_de_2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Orçamento Anual do Município de CACULE, para o exercício financeiro de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_08_-2024_-_aprova_o_plano_municipal_para_primeira_infancia_de_cacule_-_completo.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_08_-2024_-_aprova_o_plano_municipal_para_primeira_infancia_de_cacule_-_completo.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal para Primeira Infância de Caculé/Ba e dá outras providências</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_09_-2024_-_altera_loteamento_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_09_-2024_-_altera_loteamento_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área institucional para readequação do Loteamento Antônio Fernandes, para observância da legislação atual para melhor uso dos espaços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_cpi._maquinas.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_cpi._maquinas.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar a utilização de máquinas de propriedade do_x000D_
 Prefeito Pedro Dias da Silva em obras da prefeitura municipal, em razão de áudios divulgados nas redes sociais de autoria do Vice-_x000D_
 Prefeito – William Lima Gonçalves -, que denunciam a prática</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JEOVANE COSTA</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/489/indicacao_01-2024_praca_carlos_alberto_de_souza.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/489/indicacao_01-2024_praca_carlos_alberto_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da praça de eventos que está sendo construída ao lado da Lagoa Manoel Caculé, de Carlos White.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_02-2024_praca_mariano_fernandes.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_02-2024_praca_mariano_fernandes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da praça localizada na Rua M, Loteamento Sol Nascente, Praça Mariano Fernandes.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/491/indicacao_03-2024_quebra-molas_rua_rodrigo_ferreira_neves.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/491/indicacao_03-2024_quebra-molas_rua_rodrigo_ferreira_neves.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade na Rua Rodrigo Ferreira Neves, bairro Lagoa de Cima.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_04-2024_praca_deusdete_afonso_dos_santos.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_04-2024_praca_deusdete_afonso_dos_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da praça localizada na Comunidade Tamburil, Deusdete Afonso Dos Santos.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>ANDERSON RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_06-2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_06-2024.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça que fica entre a Alameda e em frente ao campo sintético da Quadra Beira Rio.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_07.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça no Conjunto Habitacional</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_08.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça no bairro da Jureminha</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>JOANA D'ARC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/644/ind-14.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/644/ind-14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  construção de faixa elevada na Avenida Manoel  Caculé, Bairro Copacabana.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>GEORGE MALHEIROS</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/646/img20240522_11465547.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/646/img20240522_11465547.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO e LIMPEZA do RIO DO ANTONIO</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/647/ind-13.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/647/ind-13.pdf</t>
   </si>
   <si>
     <t>Reforma da Alameda das Acácias, ponto histórico e turístico da nossa cidade.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/652/document_20240520_0001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/652/document_20240520_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da praça localizada no Bairro da Jureminha, Manoel Américo Seixas Gonçalves.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/649/indi_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/649/indi_1.pdf</t>
   </si>
   <si>
     <t>Nomeação da praça do Conjunto Habitacional " Vitor Hugo Figueiredo Santos"</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_14-construcao_de_redutoresde_velocidade..pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_14-construcao_de_redutoresde_velocidade..pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade na Avenida Gerson Louzada</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MANOEL INÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/784/ind-15.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/784/ind-15.pdf</t>
   </si>
   <si>
     <t>Sugiro a mudança com urgência, da unidade situado no Povoado da Várzea Grande - PSF Joaquim Pereira Neto para UBS Joaquim Pereira Neto, ofertando assim a extensão de horário de atendimento aos moradores, devido á alta demanda vivenciada pelos mesmos.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_16.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a construção  QUEBRA-MOLAS NA SAÍDA, PARA COMUNIDADE QUATI, DA RUA PAVIMENTADA, CONHECIDA COMO SÃO JOSÉ, DO BAIRRO LAGOA DE CIMA, DESTA CIDADE DE CACULÉ.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/782/nomeacao_da_avenida_a..pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/782/nomeacao_da_avenida_a..pdf</t>
   </si>
   <si>
     <t>Nomeação da Avenida registrada com A, localizada no Bairro Morada Nobre, para que ela possa se chamar, Vinfield Rodrigues Gomes.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_20_-_geroge.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_20_-_geroge.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA ADUTORA DA BARRAGEM DO TRUVISCO PARA A ESCOLA FAMÍLIA AGRÍCOLA DE CACULÉ.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_21_-_george.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_21_-_george.pdf</t>
   </si>
   <si>
     <t>A DISPONIBILIDADE DE VACINAÇÃO DOMICILIAR DE PESSOAS IDOSAS, A PARTIR DE 60 ANOS OU DEFICIENTES FÍSICOS OU MENTAIS</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/811/img20241122_10503623.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/811/img20241122_10503623.pdf</t>
   </si>
   <si>
     <t>Objetivando a construção do portal com iluminação, melhora de pavimentação com via de mão dupla na saída de Caculé a Licínio de Almeida.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/812/pp2024100001.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/812/pp2024100001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança do GRAU E DO NOME DO POVOADO DE VARZEA GRANDE PARA DISTRITO DE VARZEA GRANDE.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>COMISSÃO ESPECIAL - CE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_resolucao_ri_cacule_final.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_resolucao_ri_cacule_final.pdf</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CACULÉ – BAHIA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/814/projeto_de_resolucao_n_02-2024_-_codigo_de_etica_e_decolo_parlamentar.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/814/projeto_de_resolucao_n_02-2024_-_codigo_de_etica_e_decolo_parlamentar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE CACULÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Comissão Diretota - CM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/788/proposta_de_emenda_a_lom_cacule_1_1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/788/proposta_de_emenda_a_lom_cacule_1_1.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO DE CACULÉ – BAHIA_x000D_
 _x000D_
 “Dá nova redação à Lei Orgânica do Município de Caculé – Bahia para adequações à legislação vigente”.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ALESSANDRO FIGUEIREDO</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/643/mocao_-_vh.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/643/mocao_-_vh.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do  Sr. Vitor Hugo Figueiredo Santos, pelo seu falecimento.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/785/mocao.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/785/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do SR, ANTÔNIO MANOEL BOMFIM.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/637/mensagem_retificativa_01-2024_-_assinado.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/637/mensagem_retificativa_01-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI DO EXECUTIVO Nº 14/2023</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>PAULO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/641/img20240503_09151878.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/641/img20240503_09151878.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 02/2024_x000D_
 Declara de utilidade Publica a Associação  AMOR NO ESPECTRO E NA DUPLA EXEPCIONALIDADE - A.M.E.D.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/640/img20240503_09503602.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/640/img20240503_09503602.pdf</t>
   </si>
   <si>
     <t>PL nº 03/2024 _x000D_
 Institui o programa “Cuidando de Quem Cuida”, visando promover ações de orientação e atenção às mães atípicas no município de Caculé-Ba, e estabelece a Semana da Maternidade Atípica.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>Vereadores da Câmara Municipal de Caculé/Ba. - VCMC</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_do_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual nos vencimentos dos servidores públicos do Poder Legislativo Municipal, nos termos do inciso X do art. 37_x000D_
 da CF/88, e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/</t>
+    <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do Município de Caculé - Bahia, para a legislatura de 2025 a 2028, nos termos da Lei Orgânica e da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Fixa subsídio do Prefeito, Vice-Prefeito e Secretários do Município de Caculé para a Legislatura 2025/2028 e dá outras providencias.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da sessão</t>
   </si>
   <si>
     <t>Controle Interno - CI</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/531/ata_da_92o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/531/ata_da_92o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 92ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/552/ata_da_93o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/552/ata_da_93o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 93ª SESSÃO ORDINÁRIA DE 2024</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/553/ata_da_93o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/553/ata_da_93o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_94o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_94o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 94ª SESSÃO ORDINÁRIA DE 2024</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/567/ata_da_95o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/567/ata_da_95o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 95ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/592/ata_de_96o_sessao_ordinaria_de_2024-1.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/592/ata_de_96o_sessao_ordinaria_de_2024-1.pdf</t>
   </si>
   <si>
     <t>ATA DA 96ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/617/ata_da_97o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/617/ata_da_97o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 97ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/628/ata_da_98o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/628/ata_da_98o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 98ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/642/ata_da_99a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/642/ata_da_99a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 99ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/645/ata_da_100a_sessao_ordinaria_da_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/645/ata_da_100a_sessao_ordinaria_da_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 100ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/651/ata_da_101a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/651/ata_da_101a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 101ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/694/ata_da_102o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/694/ata_da_102o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 102ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/761/ata_da_103o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/761/ata_da_103o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 103ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/783/ata_da_104a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/783/ata_da_104a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 104ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/786/ata_da_105a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/786/ata_da_105a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 105ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/789/ata_da_107a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/789/ata_da_107a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 107ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/792/ata_da_108a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/792/ata_da_108a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 108ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/796/ata_da_109o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/796/ata_da_109o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 109ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/798/ata_da_110a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/798/ata_da_110a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 110ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/800/ata_da_111o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/800/ata_da_111o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 111ª SESSÃO ORDINÁRIA DE 2024</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/801/ata_da_112o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/801/ata_da_112o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 112ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/804/ata_da_113o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/804/ata_da_113o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 113ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/805/ata_da_114o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/805/ata_da_114o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 114ª SESSÃO ORDINÁRIA DE 2024..</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/806/ata_da_115o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/806/ata_da_115o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 115ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/808/ata_da_116_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/808/ata_da_116_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 116ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>ATA DA 117ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/810/ata_da_118o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/810/ata_da_118o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 118ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/813/ata_da_119o_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/813/ata_da_119o_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 119ª SESSÃO ORDINÁRIA DE 2024</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/815/ata_da_120_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/815/ata_da_120_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 120ª SESSÃO ORDINÁRIA DE 2024.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Assessoria  Jurídica - ASSJ</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/793/parecer_juridico_pll_07.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/793/parecer_juridico_pll_07.pdf</t>
   </si>
   <si>
     <t>DIREITO CONSTITUCIONAL. DIREITO MUNICIPAL. DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DE SERVIDOR PÚBLICO MUNICIPAL QUE POSSUA FILHO PORTADOR DE NECESSIDADES ESPECIAIS, NO ÂMBITO DO MUNICÍPIO DE CACULÉ-BAHIA. IMPOSSIBILIDADE.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PACS</t>
   </si>
   <si>
     <t>Prestação Anual de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios da Bahia - TCM</t>
   </si>
   <si>
-    <t>https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_contas_executivo_cacule_2022_-_tcm_07663e23.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_contas_executivo_cacule_2022_-_tcm_07663e23.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TCM, OPINANDO PELA APROVAÇÃO DAS CONTAS DO PREFEITO MUNICIPAL DE CACULÉ, SR. PEDRO DIAS DA SILVA, REFERENTE AO EXERCÍCIO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1291,68 +1291,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_01_-2024_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_de_lei_no_02-2024_-_ldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/780/projeto_de_lei_03_-2024_-_politica_de_atendimento_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/781/projeto_de_lei_04_-2024_-_politica_de_educacao_antiracista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_05_-2024_-_altera_lei_no_263_de_2009_que_institui_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/797/projeto_de_lei_06_-2024_-_ratifica_as_alteracoes_consorcio_publico_do_consorcio_de_desenvolvimento_sustentavel_do_alto_sert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_07_de_2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_08_-2024_-_aprova_o_plano_municipal_para_primeira_infancia_de_cacule_-_completo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_09_-2024_-_altera_loteamento_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_cpi._maquinas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/489/indicacao_01-2024_praca_carlos_alberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_02-2024_praca_mariano_fernandes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/491/indicacao_03-2024_quebra-molas_rua_rodrigo_ferreira_neves.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_04-2024_praca_deusdete_afonso_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/644/ind-14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/646/img20240522_11465547.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/647/ind-13.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/652/document_20240520_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/649/indi_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_14-construcao_de_redutoresde_velocidade..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/784/ind-15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/782/nomeacao_da_avenida_a..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_20_-_geroge.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_21_-_george.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/811/img20241122_10503623.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/812/pp2024100001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_resolucao_ri_cacule_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/814/projeto_de_resolucao_n_02-2024_-_codigo_de_etica_e_decolo_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/788/proposta_de_emenda_a_lom_cacule_1_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/643/mocao_-_vh.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/785/mocao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/637/mensagem_retificativa_01-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/641/img20240503_09151878.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/640/img20240503_09503602.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/531/ata_da_92o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/552/ata_da_93o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/553/ata_da_93o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_94o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/567/ata_da_95o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/592/ata_de_96o_sessao_ordinaria_de_2024-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/617/ata_da_97o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/628/ata_da_98o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/642/ata_da_99a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/645/ata_da_100a_sessao_ordinaria_da_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/651/ata_da_101a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/694/ata_da_102o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/761/ata_da_103o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/783/ata_da_104a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/786/ata_da_105a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/789/ata_da_107a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/792/ata_da_108a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/796/ata_da_109o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/798/ata_da_110a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/800/ata_da_111o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/801/ata_da_112o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/804/ata_da_113o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/805/ata_da_114o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/806/ata_da_115o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/808/ata_da_116_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/810/ata_da_118o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/813/ata_da_119o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/815/ata_da_120_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/793/parecer_juridico_pll_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_contas_executivo_cacule_2022_-_tcm_07663e23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_01_-2024_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_de_lei_no_02-2024_-_ldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/780/projeto_de_lei_03_-2024_-_politica_de_atendimento_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/781/projeto_de_lei_04_-2024_-_politica_de_educacao_antiracista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/790/projeto_de_lei_05_-2024_-_altera_lei_no_263_de_2009_que_institui_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/797/projeto_de_lei_06_-2024_-_ratifica_as_alteracoes_consorcio_publico_do_consorcio_de_desenvolvimento_sustentavel_do_alto_sert.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/799/projeto_de_lei_07_de_2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/802/projeto_de_lei_08_-2024_-_aprova_o_plano_municipal_para_primeira_infancia_de_cacule_-_completo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_09_-2024_-_altera_loteamento_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_cpi._maquinas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/489/indicacao_01-2024_praca_carlos_alberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_02-2024_praca_mariano_fernandes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/491/indicacao_03-2024_quebra-molas_rua_rodrigo_ferreira_neves.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_04-2024_praca_deusdete_afonso_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/644/ind-14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/646/img20240522_11465547.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/647/ind-13.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/652/document_20240520_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/649/indi_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_14-construcao_de_redutoresde_velocidade..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/784/ind-15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/782/nomeacao_da_avenida_a..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_20_-_geroge.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_21_-_george.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/811/img20241122_10503623.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/812/pp2024100001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_resolucao_ri_cacule_final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/814/projeto_de_resolucao_n_02-2024_-_codigo_de_etica_e_decolo_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/788/proposta_de_emenda_a_lom_cacule_1_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/643/mocao_-_vh.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/785/mocao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/637/mensagem_retificativa_01-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/641/img20240503_09151878.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/640/img20240503_09503602.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_do_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/531/ata_da_92o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/552/ata_da_93o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/553/ata_da_93o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_94o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/567/ata_da_95o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/592/ata_de_96o_sessao_ordinaria_de_2024-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/617/ata_da_97o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/628/ata_da_98o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/642/ata_da_99a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/645/ata_da_100a_sessao_ordinaria_da_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/651/ata_da_101a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/694/ata_da_102o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/761/ata_da_103o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/783/ata_da_104a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/786/ata_da_105a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/789/ata_da_107a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/792/ata_da_108a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/796/ata_da_109o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/798/ata_da_110a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/800/ata_da_111o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/801/ata_da_112o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/804/ata_da_113o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/805/ata_da_114o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/806/ata_da_115o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/808/ata_da_116_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/810/ata_da_118o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/813/ata_da_119o_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/815/ata_da_120_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/793/parecer_juridico_pll_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_contas_executivo_cacule_2022_-_tcm_07663e23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>