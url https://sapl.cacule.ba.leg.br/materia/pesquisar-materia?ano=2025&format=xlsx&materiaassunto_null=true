--- v1 (2026-03-22)
+++ v2 (2026-05-06)
@@ -297,51 +297,51 @@
   <si>
     <t>EDMILSON COUTINHO</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um Ginásio Poliesportivo na Rua Sinésio da Silva Prates, localizada ao lado do INSS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Compra de quatro ônibus confortáveis para disponibilizar para os estudantes que fazem Nível Superior em outros municípios.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2025/876/ind07.pdf</t>
   </si>
   <si>
-    <t>Nomeação do logradouro público situado no Bairro Lagoa de Cima, que se inicia na altura do nº 117 da Rua Rodrigo Ferreira Neves, para que ela possa se chamar, Miguel Ferreira Fernandes.</t>
+    <t>Nomeação do logradouro público situado no Bairro Lagoa de Cima, que se inicia na altura do nº 117 da Rua Rodrigo Ferreira Neves, para que ela possa se chamar, Miguel Ferreira Neves.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2025/877/ind08.pdf</t>
   </si>
   <si>
     <t>Nomeação do logradouro público situado no Bairro Lagoa de Cima, que se inicia na altura do nº 10 da Rua Rodrigo Ferreira Neves, para que ela possa se chamar, Agenor Fernandes Neves.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_resolucao_01.25.pdf</t>
   </si>