--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -10,137 +10,314 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="88">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal - EX</t>
   </si>
   <si>
-    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/894/pl_reajuste_magisterio_2026.pdf</t>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/894/projeto_de_lei_reajuste_professores.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DA LEI MUNICIPAL Nº 313/2013 E A TABELA DE COMPOSIÇÃO SALARIAL DO ANEXO III DA LEI Nº 490/2025, CONCEDENDO REAJUSTE DE VENCIMENTOS AOS OCUPANTES DE CARGOS DO MAGISTÉRIO PARA ADEQUAÇÃO AO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS DA MEDIDA PROVISÓRIA Nº 1.334, DE 21 DE JANEIRO DE 2026, E DA PORTARIA MEC Nº 82, DE 29 DE JANEIRO DE 2026.</t>
   </si>
   <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/896/projeto_de_lei_no_02_de_2026_-_altera_a_lei_municipal_no_472_de_29_de_novembro_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 472, de 29 de novembro de 2023, que "autoriza o poder executivo a doar imóvel, com cláusula de reversão, para a instalação do centro de formação e desenvolvimento econômico para o fortalecimento da agricultura familiar mantido pela cooperativa de trabalho, assessoria técnica e educacional para o desenvolvimento da agricultura familiar – cootraf", para incluir áreas institucionais adicionais no objeto da doação.”</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_de_lei_03_de_2026_-_permuta_de_terrenos_-_praca_da_lagoa.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PERMUTA DE UM LOTE DE TERRAS PERTENCENTE AO MUNICÍPIO DE CACULÉ POR OUTRO LOTE DE TERRAS DE PROPRIEDADE DE UM PARTICULAR, PARA ATENDER NECESSIDADE DE INTERESSE PÚBLICO URBANISTICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei_ldo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias – (LDO) de 2027 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_05_de_2026_-_credito_suplementar_para_inclusao_de_fonte_de_recurso_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Chefe do Poder Executivo Municipal a abrir Crédito Especial para inclusão da Fonte de Recursos 546 – Transferências do FUNDEB – Complementação da União – Escola em Tempo Integral (ETI) e suas dotações, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>892</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PAULO DIAS SILVA FILHO</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/892/document_20260226_0001.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA QUADRA LOCALIZADA NA TRAVESSA CLEMENTINA DE JESUS, BAIRRO SENHOR DO BONFIM, COM CONSTRUÇÃO DE COBERTURA METÁLICA E BANHEIROS.</t>
   </si>
   <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>JOANA D'ARC</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/900/indicacao_rotatoria.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de uma rotatória na Rua Dr. Crescêncio Silveira, Bairro Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>JEOVANE COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/902/mocao_honrosa_ao_treinador_leo_sparta.pdf</t>
+  </si>
+  <si>
+    <t>Moção Honrosa e parabenização ao Treinador Leo Sparta.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/903/pl_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual nos vencimentos dos servidores públicos do Poder Legislativo Municipal, nos termos do inciso x do art. 37 da CF/88 e, altera a Lei n° 467/2023, para acrescer o número de assistentes administrativos.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_no_02_de_07_de_abril_de_2026_que_dispoe_sobre_diarias_aos_vereadores_e_servidores_da_camara_municipal_de_cacule.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão para cobrir despesas de viagens de Vereadores e Servidores da Câmara Municipal de Caculé/BA, atualiza seus valores, e dá outra providências.</t>
+  </si>
+  <si>
     <t>893</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da sessão</t>
   </si>
   <si>
     <t>Controle Interno - CI</t>
   </si>
   <si>
     <t>http://sapl.cacule.ba.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 31ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/895/ata_sessao_32.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 32ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/898/ata_32_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 33ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/899/ata_sessao_34o_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 34ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ata_da_sessao_ordinaria_35o.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 35ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/906/ata_sessao_37_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 36ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/907/ata_da_sessao_37_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 37ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -444,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/894/pl_reajuste_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/892/document_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/894/projeto_de_lei_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/896/projeto_de_lei_no_02_de_2026_-_altera_a_lei_municipal_no_472_de_29_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_de_lei_03_de_2026_-_permuta_de_terrenos_-_praca_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/908/projeto_de_lei_05_de_2026_-_credito_suplementar_para_inclusao_de_fonte_de_recurso_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/892/document_20260226_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/900/indicacao_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/902/mocao_honrosa_ao_treinador_leo_sparta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/903/pl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_no_02_de_07_de_abril_de_2026_que_dispoe_sobre_diarias_aos_vereadores_e_servidores_da_camara_municipal_de_cacule.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/895/ata_sessao_32.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/898/ata_32_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/899/ata_sessao_34o_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/901/ata_da_sessao_ordinaria_35o.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/906/ata_sessao_37_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacule.ba.leg.br/media/sapl/public/materialegislativa/2026/907/ata_da_sessao_37_ordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -525,99 +702,477 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
         <v>24</v>
       </c>
-      <c r="E4" t="s">
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="F4" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="H4" t="s">
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
         <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>